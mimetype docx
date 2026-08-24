--- v0 (2026-06-22)
+++ v1 (2026-08-24)
@@ -1,5964 +1,6014 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="JPG" ContentType="image/.jpg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="21"/>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9854"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB2979" w:rsidRPr="00B53DA1" w:rsidTr="009E5EB9">
+      <w:tr w14:paraId="7B728890">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0092301F" w:rsidRPr="00371804" w:rsidRDefault="00290E1B" w:rsidP="005B4E81">
+          <w:p w14:paraId="37CC2D2F">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371804">
-[...27 lines deleted...]
-              <w:t>xxxx</w:t>
+            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+              </w:rPr>
+              <w:t>https://doi.org/10.31272/jae.ixxx.xxxx</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB2979" w:rsidRPr="0092301F" w:rsidRDefault="0092301F" w:rsidP="0092301F">
+          <w:p w14:paraId="49098478">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="0563C1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371804">
-[...9 lines deleted...]
-              <w:t>nsiriyah.edu.iq</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+              </w:rPr>
+              <w:t>https://admics.uomustansiriyah.edu.iq</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...19 lines deleted...]
-      <w:tr w:rsidR="00EC42BC" w:rsidTr="00632AC4">
+      <w:tr w14:paraId="32B597C1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="0070C0" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="0070C0" w:sz="18" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="810"/>
+          <w:trHeight w:val="810" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC42BC" w:rsidRDefault="001813F7" w:rsidP="00FC5643">
+          <w:p w14:paraId="3B6EC4D6">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> P-ISSN: 1813</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve"> P-ISSN: 1813–6729      E-ISSN: 2707-1359</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CE29425">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>–</w:t>
-[...36 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FC5643" w:rsidRDefault="00FC5643" w:rsidP="00FC5643">
+          <w:p w14:paraId="5BD82EF0">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-[...12 lines deleted...]
-              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009C69AB" w:rsidRPr="005C4272" w:rsidRDefault="00F5374D" w:rsidP="00B152D8">
+    <w:p w14:paraId="7EEAA62D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EC5B3BF" wp14:editId="618D9055">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4708797</wp:posOffset>
+                  <wp:posOffset>4708525</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-1193800</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1539875" cy="1229995"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1539875" cy="1229995"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00F5374D" w:rsidRDefault="00F5374D" w:rsidP="00F5374D">
+                          <w:p w14:paraId="02467A80">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="96"/>
                                 <w:szCs w:val="96"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="000C33DF">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="96"/>
                                 <w:szCs w:val="96"/>
                               </w:rPr>
                               <w:t>JAE</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00F5374D" w:rsidRPr="00B941A1" w:rsidRDefault="00F5374D" w:rsidP="00F5374D">
+                          <w:p w14:paraId="01B922BC">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                                <w:noProof/>
-                                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46D473BC" wp14:editId="5F68CEDC">
-                                  <wp:extent cx="650001" cy="244928"/>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                  <wp:extent cx="649605" cy="244475"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                                   <wp:docPr id="12" name="Picture 12"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
-                                          <pic:cNvPr id="8" name="Open Access.png"/>
-                                          <pic:cNvPicPr/>
+                                          <pic:cNvPr id="12" name="Picture 12"/>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks noChangeAspect="1"/>
+                                          </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId8">
+                                          <a:blip r:embed="rId14">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="650001" cy="244928"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-                        <a:prstTxWarp prst="textNoShape">
-[...1 lines deleted...]
-                        </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="5EC5B3BF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:370.75pt;margin-top:-94pt;width:121.25pt;height:96.85pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJY+klLgIAAFIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5zPtjHiFFmLDAOK&#10;tkAy9KzIUmxAEjVJiZ39+lGykwbdTsMuMkVSpPjekxf3rVbkKJyvwRR0NBhSIgyHsjb7gv7Yrr/c&#10;UeIDMyVTYERBT8LT++XnT4vG5mIMFahSOIJFjM8bW9AqBJtnmeeV0MwPwAqDQQlOs4Bbt89Kxxqs&#10;rlU2Hg5vsgZcaR1w4T16H7sgXab6UgoeXqT0IhBVULxbSKtL6y6u2XLB8r1jtqp5fw32D7fQrDbY&#10;9FLqkQVGDq7+o5SuuQMPMgw46AykrLlIM+A0o+GHaTYVsyLNguB4e4HJ/7+y/Pn46khdFnRCiWEa&#10;KdqKNpCv0JJJRKexPsekjcW00KIbWT77PTrj0K10On5xHIJxxPl0wTYW4/HQbDK/u51RwjE2Go/n&#10;8/ks1snej1vnwzcBmkSjoA7JS5iy45MPXeo5JXYzsK6VSgQqQ5qC3kxmw3TgEsHiymCPOER32WiF&#10;dtf2k+2gPOFgDjpheMvXNTZ/Yj68ModKwFlQ3eEFF6kAm0BvUVKB+/U3f8xHgjBKSYPKKqj/eWBO&#10;UKK+G6RuPppOoxTTZjq7HePGXUd21xFz0A+A4h3hO7I8mTE/qLMpHeg3fASr2BVDzHDsXdBwNh9C&#10;p3d8RFysVikJxWdZeDIby2PpCGeEdtu+MWd7/ANS9wxnDbL8Aw1dbkfE6hBA1omjCHCHao87Cjex&#10;3D+y+DKu9ynr/Vew/A0AAP//AwBQSwMEFAAGAAgAAAAhAJ8bxAPiAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj01Lw0AQhu+C/2EZwVu7SWnsGjMpJVAE0UNrL9422W0S3I+Y3bbRX+94qrcZ5uGd&#10;5y3WkzXsrMfQe4eQzhNg2jVe9a5FOLxvZwJYiNIpabzTCN86wLq8vSlkrvzF7fR5H1tGIS7kEqGL&#10;ccg5D02nrQxzP2hHt6MfrYy0ji1Xo7xQuDV8kSQP3Mre0YdODrrqdPO5P1mEl2r7Jnf1woofUz2/&#10;HjfD1+EjQ7y/mzZPwKKe4hWGP31Sh5Kcan9yKjCDsFqmGaEIs1QIakXIo1jSUCNkK+Blwf9XKH8B&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyWPpJS4CAABSBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnxvEA+IAAAAKAQAADwAAAAAAAAAAAAAA&#10;AACIBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-left:370.75pt;margin-top:-94pt;height:96.85pt;width:121.25pt;z-index:251660288;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAbqXFT9sAAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PTU/DMAyG70j8h8hI3La008pCaTqhShMSgsPGLtzcJmsr&#10;Gqc02Qf8eswJbrb86PXzFuuLG8TJTqH3pCGdJyAsNd701GrYv21mCkSISAYHT1bDlw2wLq+vCsyN&#10;P9PWnnaxFRxCIUcNXYxjLmVoOuswzP1oiW8HPzmMvE6tNBOeOdwNcpEkd9JhT/yhw9FWnW0+dken&#10;4bnavOK2Xjj1PVRPL4fH8XP/nml9e5MmDyCivcQ/GH71WR1Kdqr9kUwQg4bVMs0Y1TBLleJWjNyr&#10;JQ+1hmwFsizk/wrlD1BLAwQUAAAACACHTuJAd9oibywCAABmBAAADgAAAGRycy9lMm9Eb2MueG1s&#10;rVRNbxshEL1X6n9A3Ov1ZxJbXkduLFeVoiaSE/WMWfAiAUMBe9f99R1Y27HSHnLohR2Y4Q3vzczO&#10;71ujyUH4oMCWdNDrUyIsh0rZXUlfX9Zf7igJkdmKabCipEcR6P3i86d542ZiCDXoSniCIDbMGlfS&#10;OkY3K4rAa2FY6IETFp0SvGERt35XVJ41iG50Mez3b4oGfOU8cBECnq46Jz0h+o8AgpSKixXwvRE2&#10;dqheaBaRUqiVC3SRXyul4PFJyiAi0SVFpjGvmATtbVqLxZzNdp65WvHTE9hHnvCOk2HKYtIL1IpF&#10;RvZe/QVlFPcQQMYeB1N0RLIiyGLQf6fNpmZOZC4odXAX0cP/g+U/Ds+eqKqkI0osM1jwF9FG8hVa&#10;MkrqNC7MMGjjMCy2eIw9cz4PeJhIt9Kb9EU6BP2o7fGibQLj6dJkNL27nVDC0TcYDqfT6SThFG/X&#10;nQ/xmwBDklFSj8XLmrLDY4hd6DkkZbOwVlrnAmpLmpLejCb9fOHiQXBtMUci0T02WbHdtidmW6iO&#10;SMxD1xjB8bXC5I8sxGfmsROQC85KfMJFasAkcLIoqcH//td5iscCoZeSBjurpOHXnnlBif5usXTT&#10;wXicWjFvxpPbIW78tWd77bF78wDYvAOcSsezmeKjPpvSg/mJI7VMWdHFLMfcJY1n8yF2/Y4jycVy&#10;mYOw+RyLj3bjeILu5FzuI0iVlU4yddqc1MP2y7U6jUrq7+t9jnr7PSz+AFBLAwQKAAAAAACHTuJA&#10;AAAAAAAAAAAAAAAABgAAAF9yZWxzL1BLAwQUAAAACACHTuJAihRmPNEAAACUAQAACwAAAF9yZWxz&#10;Ly5yZWxzpZDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltGMtn69vMOg2X0tqN+oe8T//7w&#10;mRa1IkukbGDX9aAwO/IxBwPvl+PTCyipNnu7UEYDNxQ4jI8P+zMutrYjmWMR1ShZDMy1lletxc2Y&#10;rHRUMLfNRJxsbSMHXay72oB66Ptnzb8ZMG6Y6uQN8MkPoC630sx/2Ck6JqGpdo6SpmmK7h5VB7Zl&#10;ju7INuEbuUazHLAa8CwaB2pZ134EfV+/+6fe00c+47rVfoeM649Xb7ocvwBQSwMEFAAAAAgAh07i&#10;QH7m5SD3AAAA4QEAABMAAABbQ29udGVudF9UeXBlc10ueG1slZFBTsMwEEX3SNzB8hYlTrtACCXp&#10;grRLQKgcYGRPEotkbHlMaG+Pk7YbRJFY2jP/vye73BzGQUwY2Dqq5CovpEDSzljqKvm+32UPUnAE&#10;MjA4wkoekeWmvr0p90ePLFKauJJ9jP5RKdY9jsC580hp0rowQkzH0CkP+gM6VOuiuFfaUUSKWZw7&#10;ZF022MLnEMX2kK5PJgEHluLptDizKgneD1ZDTKZqIvODkp0JeUouO9xbz3dJQ6pfCfPkOuCce0lP&#10;E6xB8QohPsOYNJQJrIz7ooBT/nfJbDly5trWasybwE2KveF0sbrWjmvXOP3f8u2SunSr5YPqb1BL&#10;AQIUABQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAAAAAAAEAIAAAAKAEAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAAAAAAAAAAAQAAAAggMAAF9yZWxz&#10;L1BLAQIUABQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAAAAAAAEAIAAAAKYDAABfcmVscy8ucmVs&#10;c1BLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAEAAAAAAAAABkcnMvUEsBAhQA&#10;FAAAAAgAh07iQG6lxU/bAAAACgEAAA8AAAAAAAAAAQAgAAAAIgAAAGRycy9kb3ducmV2LnhtbFBL&#10;AQIUABQAAAAIAIdO4kB32iJvLAIAAGYEAAAOAAAAAAAAAAEAIAAAACoBAABkcnMvZTJvRG9jLnht&#10;bFBLBQYAAAAABgAGAFkBAADIBQAAAAA=&#10;">
+                <v:fill on="f" focussize="0,0"/>
+                <v:stroke on="f" weight="0.5pt"/>
+                <v:imagedata o:title=""/>
+                <o:lock v:ext="edit" aspectratio="f"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00F5374D" w:rsidRDefault="00F5374D" w:rsidP="00F5374D">
+                    <w:p w14:paraId="02467A80">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="000C33DF">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                         <w:t>JAE</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00F5374D" w:rsidRPr="00B941A1" w:rsidRDefault="00F5374D" w:rsidP="00F5374D">
+                    <w:p w14:paraId="01B922BC">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                          <w:noProof/>
-                          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46D473BC" wp14:editId="5F68CEDC">
-                            <wp:extent cx="650001" cy="244928"/>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0">
+                            <wp:extent cx="649605" cy="244475"/>
                             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                             <wp:docPr id="12" name="Picture 12"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
-                                    <pic:cNvPr id="8" name="Open Access.png"/>
-                                    <pic:cNvPicPr/>
+                                    <pic:cNvPr id="12" name="Picture 12"/>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks noChangeAspect="1"/>
+                                    </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId8">
+                                    <a:blip r:embed="rId14">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="650001" cy="244928"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="003A6929" w:rsidRPr="009E03E8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t xml:space="preserve">يجب أن يكون العنوان أقل الكلمات الممكنة التي تصف محتوى الورقة بدقة </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+        <w:t>يجب أن يكون العنوان أقل الكلمات الممكنة التي تصف محتوى الورقة بدقة على ان لا تتجاوز 15 كلمة</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159914DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>على ان لا تتجاوز 15 كلمة</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003A6929" w:rsidRPr="009E03E8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>محاذاة الى الوسط، غامق، 14 حجم الخط</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+        <w:t>محاذاة الى الوسط، غامق،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>اللون اسود، 14 حجم الخط</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A0563B" w:rsidRDefault="00A0563B" w:rsidP="00A0563B">
+    <w:p w14:paraId="717CC45A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6563"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="21"/>
         <w:bidiVisual/>
         <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9854"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A6929" w:rsidTr="003A6929">
+      <w:tr w14:paraId="1934841E">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A6929" w:rsidRPr="00A64DC1" w:rsidRDefault="00A44D4B" w:rsidP="00A64DC1">
+          <w:p w14:paraId="3D59D2FA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">اسم المؤلف الأول </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>مع</w:t>
             </w:r>
-            <w:r w:rsidR="003A6929" w:rsidRPr="00A64DC1">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> اللقب العلمي</w:t>
             </w:r>
-            <w:r w:rsidR="00A64DC1">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="00A64DC1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>غامق، 9</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+              <w:t>غامق، 9 حجم الخط</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="170F85BE">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9854" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFD9811">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>جهة انتساب</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> المؤلف الأول كما هو موضح بين الاقواس فقط (القسم ، الكلية ، الجامعة ، المدينة والدولة)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>9 حجم الخط</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="03EC879C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9854" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA43982">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>first author’s email</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ORCID:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://orcid.org/" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>https://orcid.org/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0000-0000-0000-0000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="126621C5">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9854" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5895B2E1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>رقم هاتف تواصل اجتماعي (واتساب او فايبر أو ...):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="27C0D11B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9854" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A1C59F1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">اسم المؤلف الثاني </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>مع</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> اللقب العلمي</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> حجم الخط</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+              <w:t>غامق، 9 حجم الخط</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A6929" w:rsidTr="003A6929">
+      <w:tr w14:paraId="5FB96D9D">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A6929" w:rsidRPr="00A64DC1" w:rsidRDefault="003A6929" w:rsidP="00A64DC1">
+          <w:p w14:paraId="4519EB13">
             <w:pPr>
-              <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:pStyle w:val="37"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>جهة انتساب</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
-                <w:lang w:bidi="ar-IQ"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> المؤلف الثاني كما هو موضح بين الاقواس فقط (القسم ، الكلية ، الجامعة ، المدينة والدولة)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve"> المؤلف الأول كما هو موضح بين الاقواس فقط (القسم ، الكلية ، الجامعة ، المدينة والدولة)</w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A64DC1">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00A64DC1" w:rsidRPr="00A64DC1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>9 حجم الخط</w:t>
             </w:r>
-            <w:r w:rsidR="00A64DC1" w:rsidRPr="00A64DC1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF2EA4" w:rsidTr="003A6929">
+      <w:tr w14:paraId="56E42AEB">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF2EA4" w:rsidRPr="00A64DC1" w:rsidRDefault="00CF2EA4" w:rsidP="002C7F14">
+          <w:p w14:paraId="603D5D2F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A64DC1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A64DC1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003A6929" w:rsidRPr="00A64DC1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>first author’s email</w:t>
-[...3 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+              <w:t>second</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...3 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>author’s email</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>ORCID</w:t>
-[...12 lines deleted...]
-            <w:r w:rsidR="00DB125C" w:rsidRPr="00A64DC1">
+              <w:t>ORCID:</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://orcid.org/" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>https://orcid.org/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>0000-0000-0000-0000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00575570" w:rsidTr="003A6929">
+      <w:tr w14:paraId="3E7CC410">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00575570" w:rsidRPr="00A64DC1" w:rsidRDefault="00575570" w:rsidP="00575570">
+          <w:p w14:paraId="750D7046">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="18"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
-                <w:rtl/>
-                <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
-              </w:rPr>
-[...358 lines deleted...]
-                <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>رقم هاتف تواصل اجتماعي (واتساب او فايبر أو ...):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A433D2" w:rsidRPr="00A15E8F" w:rsidRDefault="00A433D2" w:rsidP="00A0563B">
+    <w:p w14:paraId="3639AF5B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6563"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="21"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="18" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3149"/>
         <w:gridCol w:w="272"/>
         <w:gridCol w:w="6433"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00760C84" w:rsidTr="00F714C9">
+      <w:tr w14:paraId="3945C220">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="160"/>
+          <w:trHeight w:val="160" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1598" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00760C84" w:rsidRPr="00481C38" w:rsidRDefault="00760C84" w:rsidP="00B152D8">
+          <w:p w14:paraId="5B9CCB23">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00481C38">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>معلومات البحث</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="138" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009018D6" w:rsidRDefault="009018D6" w:rsidP="009018D6">
+          <w:p w14:paraId="056E6B5E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00760C84" w:rsidRPr="00D54711" w:rsidRDefault="009018D6" w:rsidP="00760C84">
+          <w:p w14:paraId="38CE42EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>المستخلص</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00760C84" w:rsidTr="00A04BF8">
+      <w:tr w14:paraId="1C322705">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="249"/>
+          <w:trHeight w:val="249" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1598" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00760C84" w:rsidRPr="00481C38" w:rsidRDefault="00760C84" w:rsidP="00B152D8">
+          <w:p w14:paraId="33380D7E">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>تواريخ البحث:</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="138" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00760C84" w:rsidRDefault="00760C84" w:rsidP="00760C84">
+          <w:p w14:paraId="0C319570">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006E4054" w:rsidRPr="003267E6" w:rsidRDefault="00621F3A" w:rsidP="00681D6A">
+          <w:p w14:paraId="40D1003C">
             <w:pPr>
-              <w:pStyle w:val="FootnoteText"/>
+              <w:pStyle w:val="15"/>
               <w:ind w:firstLine="300"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003267E6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>يجب أن يتضمن هذا القسم بيانًا موجزًا ​​ومستقلاً وقويًا يصف الهدف الرئيسي للدراسة</w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>. يجب ألا يحتوي الم</w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>ست</w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>خ</w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>ل</w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">ص المكون من فقرة واحدة على صيغ </w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">ومصادر </w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>، ويجب أن يشغل الصفحة الأولى ويتضمن العناصر التالية</w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>: خلفية مختصرة عن موضوع البح</w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>ث وبدون تكرار للمقدمة</w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>، بيان المشكلة (إن وجدت)</w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>، هدف البحث</w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>، الأساليب والأدوات المستخدمة في البحث و أهم النتائج</w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>هذه الفقرة يجب ان ت</w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>لخص محتوى البحث بما لا يزيد عن 250 كلمة</w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>. الم</w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>ست</w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>خ</w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>ل</w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">ص الجيد </w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">يجب أن </w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>يكون دقيقًا وصادقًا</w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>، ويمكن أن يكون مستقلاً</w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>، ولا يستخدم أي مصطلحات فنية</w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>، كما أنه محدد</w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B71821">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">حجم الخط 11، نوع الخط </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B71821">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Time New Roman</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B71821">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">، نمط الخط </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B71821">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Italic</w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
-            <w:r w:rsidRPr="003267E6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0063779F" w:rsidRDefault="0063779F" w:rsidP="00A433D2">
+          <w:p w14:paraId="695FCB63">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1180"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A055F9" w:rsidRDefault="00A055F9" w:rsidP="00A433D2">
+          <w:p w14:paraId="18BC993C">
             <w:pPr>
-              <w:tabs>
-[...34 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
               <w:t>(عدم الكتابة او التلاعب بهوامش الصفحات حيث انها مخصصة لكادر المجلة)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35A469E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FEA417C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>( عنوان الملف المرفق على طلب النشر يجب ان يكون باللغة الانكليزية مثلا عنوان البحث باللغة الانكليزية)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43B1265F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>( عنوان رسائل التواصل (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>Subject</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>) يجب ان يكون باللغة الانكليزية فقط)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00760C84" w:rsidTr="00A04BF8">
+      <w:tr w14:paraId="06E046F2">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="201"/>
+          <w:trHeight w:val="201" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1598" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00760C84" w:rsidRDefault="005B4E81" w:rsidP="005B4E81">
+          <w:p w14:paraId="58646CCE">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:rFonts w:hint="cs" w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>ال</w:t>
             </w:r>
-            <w:r w:rsidR="00760C84" w:rsidRPr="00481C38">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">تقديم: </w:t>
             </w:r>
-            <w:r w:rsidR="00696FFF">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> xx</w:t>
             </w:r>
-            <w:r w:rsidR="00760C84" w:rsidRPr="00481C38">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="00696FFF">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> xx </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   xxxx </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39174390">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">المراجعة: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00896AFA">
-[...15 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="00696FFF">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> xx </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  xxxx </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63870F33">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>قبول ال</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>نشر</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> xx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> xx </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">   xxxx </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00273570" w:rsidRPr="00481C38" w:rsidRDefault="00273570" w:rsidP="00896AFA">
+          <w:p w14:paraId="5B870335">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:rFonts w:hint="cs" w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t xml:space="preserve">المراجعة: </w:t>
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+              <w:t>نشر الكتروني</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> xx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00481C38">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> xx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   xxxx </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FAB904A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>تسلسل ال</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>صفحات</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00896AFA">
-[...15 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00760C84" w:rsidRPr="00481C38" w:rsidRDefault="00760C84" w:rsidP="005B4E81">
+          <w:p w14:paraId="69F9F652">
             <w:pPr>
-              <w:rPr>
-[...244 lines deleted...]
-            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="138" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00760C84" w:rsidRDefault="00760C84" w:rsidP="00760C84">
+          <w:p w14:paraId="5505F7CA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00760C84" w:rsidRDefault="00760C84" w:rsidP="00760C84">
+          <w:p w14:paraId="752F35B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00760C84" w:rsidTr="00A04BF8">
+      <w:tr w14:paraId="60015010">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="71"/>
+          <w:trHeight w:val="71" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1598" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00760C84" w:rsidRPr="00481C38" w:rsidRDefault="00760C84" w:rsidP="00B152D8">
+          <w:p w14:paraId="31DC23FE">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="138" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00760C84" w:rsidRDefault="00760C84" w:rsidP="00760C84">
+          <w:p w14:paraId="23AF1893">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00760C84" w:rsidRDefault="00760C84" w:rsidP="00760C84">
+          <w:p w14:paraId="73489A22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00760C84" w:rsidTr="00A04BF8">
+      <w:tr w14:paraId="7252C814">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="71"/>
+          <w:trHeight w:val="71" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1598" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00760C84" w:rsidRPr="00481C38" w:rsidRDefault="00760C84" w:rsidP="00B152D8">
+          <w:p w14:paraId="54588EBC">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="138" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00760C84" w:rsidRDefault="00760C84" w:rsidP="00760C84">
+          <w:p w14:paraId="6D6F8127">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00760C84" w:rsidRDefault="00760C84" w:rsidP="00760C84">
+          <w:p w14:paraId="2E3F6A96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00696FFF" w:rsidTr="00A04BF8">
+      <w:tr w14:paraId="172C183F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="346"/>
+          <w:trHeight w:val="346" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1598" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00615717" w:rsidRDefault="00696FFF" w:rsidP="00B152D8">
+          <w:p w14:paraId="29C93E38">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00615717">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>الكلمات المفتاحية:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00615717" w:rsidRDefault="00696FFF" w:rsidP="00B152D8">
+          <w:p w14:paraId="51B2C8CA">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-                <w:noProof/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00615717">
-[...2 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>قدم ما يصل إلى خمس كلمات رئيسية تلخص الموضوعات الرئيسية للمقالة.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="138" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+          <w:p w14:paraId="0BEBF206">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+          <w:p w14:paraId="5C5DC7EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00696FFF" w:rsidTr="00A04BF8">
+      <w:tr w14:paraId="1C2B9E33">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="827"/>
+          <w:trHeight w:val="827" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1598" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00877762" w:rsidRDefault="00877762" w:rsidP="00B152D8">
+          <w:p w14:paraId="13165496">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00877762" w:rsidRDefault="00877762" w:rsidP="00B152D8">
+          <w:p w14:paraId="247D1E94">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00696FFF" w:rsidRDefault="00696FFF" w:rsidP="00B152D8">
+          <w:p w14:paraId="49124924">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696FFF">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>المراسلة:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00615717" w:rsidRDefault="00696FFF" w:rsidP="00B152D8">
+          <w:p w14:paraId="7158A778">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00615717">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>أسم الباحث:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00970B12" w:rsidRDefault="00696FFF" w:rsidP="00B152D8">
+          <w:p w14:paraId="3E25D6D5">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C7F14">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C7F14">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
                 <w:rtl/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="138" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+          <w:p w14:paraId="1EFFE32A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+          <w:p w14:paraId="1DC6140D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="006422E8" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="4C1D739E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="473"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006422E8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>ملاحظات:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="006422E8" w:rsidRDefault="00696FFF" w:rsidP="007B298B">
+    <w:p w14:paraId="4B31B94B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="473"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="188" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006422E8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>* يتكون البحث من عدة صفحات على ان لا تتجاوز (1</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> وكل صفحة زيادة يضاف لها مبلغ (10000 </w:t>
+        <w:t xml:space="preserve">* يتكون البحث من عدة صفحات على ان لا تتجاوز (13) صفحة وكل صفحة زيادة يضاف لها مبلغ (10000 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>ID</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>) على ان لاتزيد عن (5) صفحات</w:t>
-[...10 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>) على ان لاتزيد عن (5) صفحات.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="006422E8" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="1C0F5018">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="473"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006422E8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>* لكل من العناوين الرئيسية والفرعية ومضمون الكتابة الداخلية يوجد حجم خط ونوع الخط خاص به من ضمن مضمون القالب.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="006422E8" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="3E2C5D27">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="473"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006422E8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t xml:space="preserve">* </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="005C78A2">
+        <w:t xml:space="preserve">* يتم كتابة البحث من ضمن برنامج </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>Microsoft Word 2016</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:t>Microsoft Word 2016 or 2019</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...24 lines deleted...]
-        <w:t>تخطيط الصفحة يكون على النحو الاتي:</w:t>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>، وتخطيط الصفحة يكون على النحو الاتي:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="006422E8" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="584C332D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="473"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006422E8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>- مسافة الترك العليا والسفلى 2 سم.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="006422E8" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="3316D4AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="473"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006422E8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>- مسافة الترك اليمين واليسار 2 سم.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="006422E8" w:rsidRDefault="00696FFF" w:rsidP="00FD5A09">
+    <w:p w14:paraId="2E1AA740">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="473"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006422E8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">- حجم الورقة </w:t>
       </w:r>
-      <w:r w:rsidRPr="006422E8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>A4</w:t>
       </w:r>
-      <w:r w:rsidRPr="006422E8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> العرض 21سم والارتفاع 29.7 سم.</w:t>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:t xml:space="preserve"> العرض 21سم والارتفاع 29.7 سم.           .        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>(الملاحظات ا</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> تحذف من متن البحث)</w:t>
+        <w:t>(الملاحظات ادناه تحذف من متن البحث)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="006422E8" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="621DB757">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="473"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006422E8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>- تخطيط الصفحة للتذييل الرأسي والسفلي 1.25 سم.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A055F9" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="0D2BA51D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="473"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>- النباعد بين الفقرات</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> 1.0</w:t>
+        <w:t>- النباعد بين الفقرات 1.0</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRDefault="00FD5A09" w:rsidP="00A055F9">
+    <w:p w14:paraId="1E82887D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="473"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t xml:space="preserve">* </w:t>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>* أن القالب الموضوع بين يديك شامل كل ابعاد التخطيط المذكورة اعلاه.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D56C6" w:rsidRPr="00D54711" w:rsidRDefault="00696FFF" w:rsidP="004F34C8">
+    <w:p w14:paraId="7C365B7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00C50DBA" w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00190579" w:rsidRPr="00D54711">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>المقدمة</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="048C3376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">يجب أن تعرض المقدمة المشكلة التي تتناولها الورقة. اكتب بوضوح حول القضايا التي يجب أن يعرفها القارئ حتى يتمكن من تقدير بقية </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>البحث</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> بشكل كامل</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>، تحتوي ايضا على مشكلة البحث وبعض الاستعراض المرجعي بصورة بسيطة لعمل من سبق من الباحثين،</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">يجب </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>يكتب</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> النص مضبوطًا بخط </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> بحجم</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> الخط</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 مع تباعد </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">منفرد </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(single)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>، ووضع المصادر حسب القالب الموضح للاحقا</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00D54711" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="616B28E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00D54711" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="63BECEC3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="473"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>العناوين الرئيسية</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00696FFF" w:rsidRDefault="00696FFF" w:rsidP="00F557BD">
+    <w:p w14:paraId="2FB54D54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>يجب أن تكون العناوين الرئيسية بالخط العريض</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">(Bold) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>، مع ضبط الخط على ال</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>يمين (بالنسبة للبحوث العربية) وعلى اليسار بالنسبة للبحوث الانكليزية</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> وبخط </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> بحجم</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> خط</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
-[...15 lines deleted...]
-        <w:t>، على سبيل المثال:</w:t>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>2، على سبيل المثال:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00471121" w:rsidRDefault="00471121" w:rsidP="00471121">
+    <w:p w14:paraId="6C4A91AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-82"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00471121">
-[...18 lines deleted...]
-        <w:t>المقدمة</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>1. المقدمة</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00471121" w:rsidRDefault="00FF3557" w:rsidP="00471121">
+    <w:p w14:paraId="5FA4B995">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-82" w:firstLine="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>2. اهمية البحث</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00471121" w:rsidRDefault="00FF3557" w:rsidP="00471121">
+    <w:p w14:paraId="15C531D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-82" w:firstLine="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. هدف البحث</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00D54711" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="5502699D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="31"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">1.2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>العناوين الفرعية</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00D54711" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="5E769C86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">يجب أن تكون العناوين الفرعية مكتوبة بخط مائل ومسافات بادئة بالخط العريض، مع ترك مسافة بادئة وبخط </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> بحجم</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> خط</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 .</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00D54711" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="778240BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="473"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>3. هيكلية</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">الورقة البحثية المقدمة للمجلة </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00D54711" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="3B8277EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">يجب </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>تقسيم</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>البحث</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> إلى أجزاء أو أقسام منطقية</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>،</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> يتم إعطاء أي قسم فرعي عنوانا موجزا</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">، هيكلية الورقة البحثية المقدمة للمجلة  وشكل </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>المحتويات تشمل</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> النقاط الاتية</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRDefault="00696FFF" w:rsidP="00A71C1B">
+    <w:p w14:paraId="42069CC1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="31"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F557BD">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>المقدمة</w:t>
       </w:r>
-      <w:r w:rsidR="00F419F3">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F557BD">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> التي يجب أن تحدد بوضوح طبيعة المشكلة</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F557BD">
-[...41 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (من ضمنها مشكلة البحث وفروضه وكذلك وضع الاستعراض المرجعي بصورة بسيطة او يكون الاستعراض المرجعي فقرة مستقلة) على ان لا يقسم البحث الى عدة مباحث انما عناوين رئيسية وفرعية</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F557BD">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F557BD">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>المراجع التي ينبغي الإشارة إليها في الأبحاث المنشورة سابقاً (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F557BD">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>references</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F557BD">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F557BD" w:rsidRDefault="00F557BD" w:rsidP="00A71C1B">
+    <w:p w14:paraId="3678A7D5">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="31"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>اهمية البحث</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F557BD" w:rsidRPr="00F557BD" w:rsidRDefault="00F557BD" w:rsidP="00A71C1B">
+    <w:p w14:paraId="498B2FB7">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="31"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>اهداف البحث</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00C029BE" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="707192B9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="31"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C029BE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>المفاهيم النظرية</w:t>
       </w:r>
-      <w:r w:rsidR="00F557BD">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> او الاطار النظري</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00C029BE" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="267A606F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="31"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C029BE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>العمل التجريبي</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C029BE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> أو التطبيقي</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00C029BE" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="3D252381">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="31"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C029BE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>النتائج</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00C029BE" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="35BCC0FC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="31"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C029BE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>المناقشات</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRDefault="00F419F3" w:rsidP="00696FFF">
+    <w:p w14:paraId="498D3375">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="31"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>الاستنتاجات</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F419F3" w:rsidRPr="00091C19" w:rsidRDefault="00D63F98" w:rsidP="00696FFF">
+    <w:p w14:paraId="1E02C7DF">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="31"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>التوصيات</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006873F1" w:rsidRPr="00091C19" w:rsidRDefault="00F419F3" w:rsidP="006873F1">
+    <w:p w14:paraId="1A476BD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مواد تكميلية</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006873F1" w:rsidRPr="00091C19" w:rsidRDefault="00091C19" w:rsidP="00F419F3">
+    <w:p w14:paraId="3E4CED9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
-[...29 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">مساهمات المؤلفين </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006873F1" w:rsidRPr="00091C19" w:rsidRDefault="00F419F3" w:rsidP="00F419F3">
+    <w:p w14:paraId="47A7D657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">التمويل </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006873F1" w:rsidRPr="00091C19" w:rsidRDefault="00F419F3" w:rsidP="00F419F3">
+    <w:p w14:paraId="24845D1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">13. </w:t>
       </w:r>
-      <w:r w:rsidR="006873F1" w:rsidRPr="00091C19">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>بيان توافر البيانات</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006873F1" w:rsidRPr="00091C19" w:rsidRDefault="00F419F3" w:rsidP="00F419F3">
+    <w:p w14:paraId="08D2E028">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
-      <w:r w:rsidR="006873F1" w:rsidRPr="00091C19">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="006873F1" w:rsidRPr="00091C19">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>شكر وتقدير</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006873F1" w:rsidRDefault="00F419F3" w:rsidP="00F419F3">
+    <w:p w14:paraId="36B54465">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تضارب المصالح</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00483434" w:rsidRDefault="00696FFF" w:rsidP="00091C19">
+    <w:p w14:paraId="494EBC90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00483434">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">المصادر </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="4178F718">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C0905">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">يوسع القسم النظري الخلفية التحليلية </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>للبحث</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C0905">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> ويطور صياغة جديدة للمشكلة. يتم إجراء الحسابات هنا باستخدام المعادلات المطورة ويجب الإشارة إلى التعديلات. اعتمادا على طرق البحث المقترحة، يتم إجراء التحقيق التجريبي باستخدام أدوات الاختبار أو التصميم. المواد والأساليب مفصلة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>في هذا القسم</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C0905">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="2424C051">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C0905">
-[...17 lines deleted...]
-        <w:t>النتائج والمناقشات يجب الإشارة إلى أهمية النتائج التي تم الحصول عليها وتجنب الاستشهادات ومناقشات الأدبيات في هذا القسم. في بعض الأحيان يتم دمج النتائج والمناقشات في قسم واحد.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>وفي قسم النتائج والمناقشات يجب الإشارة إلى أهمية النتائج التي تم الحصول عليها وتجنب الاستشهادات ومناقشات الأدبيات في هذا القسم. في بعض الأحيان يتم دمج النتائج والمناقشات في قسم واحد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00D54711" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="7B72CC28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00D54711" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="56FAEB20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="473"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>4. الخطوط العريضة</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> لإعداد ال</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>بحث</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00D54711" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="0300C132">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">1.4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>الاستشهادات النصية</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00D54711" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="08F09E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">يجب أن يتم ذكر </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>المصادر</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> بالترتيب العددي حسب ترتيب </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>الاحرف العربية او الانكليزية</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>. ينبغي وضع الاقتباس المرجعي المرقم بين قوسين مربعين [</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>]. وفي حالة وجود استشهادين، يتم الفصل بين الأرقام بفاصلة [1،2].</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00D54711" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="4BBC4365">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>في حالة وجود أكثر من استشهادين متسلسلين، يجب فصل الأرقام بشرطة [1-3] و[1،3،12،..]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00D54711" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="5BFDF623">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">2.4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>اختصارات</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="4BADE0C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D54711">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> نص المقالة. لا تستخدم الاختصارات في عنوان الورقة إلا إذا كان لا مفر منها.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>تعريف جميع الاختصارات والمختصرات عند ظهورها لأول مرة في نص المقالة. لا تستخدم الاختصارات في عنوان الورقة إلا إذا كان لا مفر منها.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00DF6B29" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="77108A4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF6B29">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF6B29">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>التسميات والوحدات</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="33DAB74C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002137EA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>يجب أن تكون التسميات أبجديًا (الأحرف الكبيرة أولاً، تليها الأحرف الصغيرة)، تليها أي رموز يونانية، مع الحروف المنخفضة والمرتفعة أخيرًا. ينبغي إدراج الوحدات بين قوسين (</w:t>
       </w:r>
-      <w:r w:rsidRPr="002137EA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
-      <w:r w:rsidRPr="002137EA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">) باستخدام النظام الدولي للوحدات </w:t>
       </w:r>
-      <w:r w:rsidRPr="002137EA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>SI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00DF6B29" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="0E8CE6DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF6B29">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">4.4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF6B29">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>المعادلات</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="4271D104">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF1453">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>ي</w:t>
       </w:r>
-      <w:r w:rsidRPr="004848A0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>جب ترقيم المعادلات ابتداءً من الرقم (1) حتى نهاية الورقة. يجب وضع الأقواس في نفس سطر المعادلة داخل النص. يجب الإشارة إلى المعادلات على أنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">(x) </w:t>
       </w:r>
-      <w:r w:rsidRPr="004848A0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eq</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>. إلا في بداية الجملة: "المعادلة (1) هي...."</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>. يرجى كتابة المعادلة داخل جدول من سطر واحد بعمودين كما في أدناه</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="21"/>
         <w:tblW w:w="4941" w:type="pct"/>
         <w:jc w:val="center"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8957"/>
         <w:gridCol w:w="781"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00696FFF" w:rsidRPr="00FD36F7" w:rsidTr="002A5318">
+      <w:tr w14:paraId="2603FD38">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4599" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00FD36F7" w:rsidRDefault="002644F8" w:rsidP="002F1006">
+          <w:p w14:paraId="4A0784C5">
             <w:pPr>
-              <w:spacing w:beforeLines="30" w:before="72" w:afterLines="30" w:after="72"/>
+              <w:spacing w:before="72" w:beforeLines="30" w:after="72" w:afterLines="30" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMathParaPr>
                 <m:jc m:val="left"/>
               </m:oMathParaPr>
               <m:oMath>
                 <m:sSup>
                   <m:sSupPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSupPr>
                   <m:e>
                     <m:r>
+                      <m:rPr/>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <m:t>S</m:t>
                     </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
                   </m:e>
                   <m:sup>
                     <m:r>
+                      <m:rPr/>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <m:t>α</m:t>
                     </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
                   </m:sup>
                 </m:sSup>
                 <m:r>
+                  <m:rPr/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <m:t>=</m:t>
                 </m:r>
                 <m:sSup>
                   <m:sSupPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSupPr>
                   <m:e>
                     <m:d>
                       <m:dPr>
                         <m:ctrlPr>
@@ -5980,74 +6030,107 @@
                                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </m:ctrlPr>
                           </m:fPr>
                           <m:num>
                             <m:sSub>
                               <m:sSubPr>
                                 <m:ctrlPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                     <w:i/>
                                     <w:iCs/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                 </m:ctrlPr>
                               </m:sSubPr>
                               <m:e>
                                 <m:r>
+                                  <m:rPr/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                   <m:t>w</m:t>
                                 </m:r>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                                    <w:i/>
+                                    <w:iCs/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
                               </m:e>
                               <m:sub>
                                 <m:r>
+                                  <m:rPr/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                   <m:t>c</m:t>
                                 </m:r>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                                    <w:i/>
+                                    <w:iCs/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
                               </m:sub>
                             </m:sSub>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </m:ctrlPr>
                           </m:num>
                           <m:den>
                             <m:r>
+                              <m:rPr/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <m:t>tan</m:t>
                             </m:r>
                             <m:d>
                               <m:dPr>
                                 <m:ctrlPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                     <w:i/>
                                     <w:iCs/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                 </m:ctrlPr>
                               </m:dPr>
                               <m:e>
                                 <m:f>
                                   <m:fPr>
                                     <m:ctrlPr>
@@ -6055,275 +6138,461 @@
                                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                         <w:i/>
                                         <w:iCs/>
                                         <w:color w:val="000000"/>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                       </w:rPr>
                                     </m:ctrlPr>
                                   </m:fPr>
                                   <m:num>
                                     <m:sSub>
                                       <m:sSubPr>
                                         <m:ctrlPr>
                                           <w:rPr>
                                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                             <w:i/>
                                             <w:iCs/>
                                             <w:color w:val="000000"/>
                                             <w:sz w:val="24"/>
                                             <w:szCs w:val="24"/>
                                           </w:rPr>
                                         </m:ctrlPr>
                                       </m:sSubPr>
                                       <m:e>
                                         <m:r>
+                                          <m:rPr/>
                                           <w:rPr>
                                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                             <w:color w:val="000000"/>
                                             <w:sz w:val="24"/>
                                             <w:szCs w:val="24"/>
                                           </w:rPr>
                                           <m:t>w</m:t>
                                         </m:r>
+                                        <m:ctrlPr>
+                                          <w:rPr>
+                                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                                            <w:i/>
+                                            <w:iCs/>
+                                            <w:color w:val="000000"/>
+                                            <w:sz w:val="24"/>
+                                            <w:szCs w:val="24"/>
+                                          </w:rPr>
+                                        </m:ctrlPr>
                                       </m:e>
                                       <m:sub>
                                         <m:r>
+                                          <m:rPr/>
                                           <w:rPr>
                                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                             <w:color w:val="000000"/>
                                             <w:sz w:val="24"/>
                                             <w:szCs w:val="24"/>
                                           </w:rPr>
                                           <m:t>c</m:t>
                                         </m:r>
+                                        <m:ctrlPr>
+                                          <w:rPr>
+                                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                                            <w:i/>
+                                            <w:iCs/>
+                                            <w:color w:val="000000"/>
+                                            <w:sz w:val="24"/>
+                                            <w:szCs w:val="24"/>
+                                          </w:rPr>
+                                        </m:ctrlPr>
                                       </m:sub>
                                     </m:sSub>
                                     <m:r>
+                                      <m:rPr/>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                         <w:color w:val="000000"/>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                       </w:rPr>
-                                      <m:t>*T</m:t>
+                                      <m:t>∗T</m:t>
                                     </m:r>
+                                    <m:ctrlPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                                        <w:i/>
+                                        <w:iCs/>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="24"/>
+                                        <w:szCs w:val="24"/>
+                                      </w:rPr>
+                                    </m:ctrlPr>
                                   </m:num>
                                   <m:den>
                                     <m:r>
+                                      <m:rPr/>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                         <w:color w:val="000000"/>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                       </w:rPr>
                                       <m:t>2</m:t>
                                     </m:r>
+                                    <m:ctrlPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                                        <w:i/>
+                                        <w:iCs/>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="24"/>
+                                        <w:szCs w:val="24"/>
+                                      </w:rPr>
+                                    </m:ctrlPr>
                                   </m:den>
                                 </m:f>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                                    <w:i/>
+                                    <w:iCs/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
                               </m:e>
                             </m:d>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </m:ctrlPr>
                           </m:den>
                         </m:f>
                         <m:r>
+                          <m:rPr/>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                           <m:t>×</m:t>
                         </m:r>
                         <m:f>
                           <m:fPr>
                             <m:ctrlPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </m:ctrlPr>
                           </m:fPr>
                           <m:num>
                             <m:r>
+                              <m:rPr/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <m:t>1-</m:t>
+                              <m:t>1−</m:t>
                             </m:r>
                             <m:sSup>
                               <m:sSupPr>
                                 <m:ctrlPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                     <w:i/>
                                     <w:iCs/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                 </m:ctrlPr>
                               </m:sSupPr>
                               <m:e>
                                 <m:r>
+                                  <m:rPr/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                   <m:t>Z</m:t>
                                 </m:r>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                                    <w:i/>
+                                    <w:iCs/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
                               </m:e>
                               <m:sup>
                                 <m:r>
+                                  <m:rPr/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
-                                  <m:t>-1</m:t>
+                                  <m:t>−1</m:t>
                                 </m:r>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                                    <w:i/>
+                                    <w:iCs/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
                               </m:sup>
                             </m:sSup>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </m:ctrlPr>
                           </m:num>
                           <m:den>
                             <m:r>
+                              <m:rPr/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <m:t>1+</m:t>
                             </m:r>
                             <m:sSup>
                               <m:sSupPr>
                                 <m:ctrlPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                     <w:i/>
                                     <w:iCs/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                 </m:ctrlPr>
                               </m:sSupPr>
                               <m:e>
                                 <m:r>
+                                  <m:rPr/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                   <m:t>Z</m:t>
                                 </m:r>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                                    <w:i/>
+                                    <w:iCs/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
                               </m:e>
                               <m:sup>
                                 <m:r>
+                                  <m:rPr/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
-                                  <m:t>-1</m:t>
+                                  <m:t>−1</m:t>
                                 </m:r>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                                    <w:i/>
+                                    <w:iCs/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
                               </m:sup>
                             </m:sSup>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </m:ctrlPr>
                           </m:den>
                         </m:f>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                            <w:i/>
+                            <w:iCs/>
+                            <w:color w:val="000000"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                        </m:ctrlPr>
                       </m:e>
                     </m:d>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
                   </m:e>
                   <m:sup>
                     <m:r>
+                      <m:rPr/>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <m:t>α</m:t>
                     </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
                   </m:sup>
                 </m:sSup>
                 <m:r>
+                  <m:rPr/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <m:t>=</m:t>
                 </m:r>
                 <m:sSup>
                   <m:sSupPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSupPr>
                   <m:e>
                     <m:r>
+                      <m:rPr/>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <m:t>Ω</m:t>
                     </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
                   </m:e>
                   <m:sup>
                     <m:r>
+                      <m:rPr/>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <m:t>α</m:t>
                     </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
                   </m:sup>
                 </m:sSup>
                 <m:r>
+                  <m:rPr/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <m:t>×</m:t>
                 </m:r>
                 <m:sSup>
                   <m:sSupPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSupPr>
                   <m:e>
                     <m:d>
                       <m:dPr>
                         <m:ctrlPr>
@@ -6331,15355 +6600,11092 @@
                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                             <w:i/>
                             <w:iCs/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                         </m:ctrlPr>
                       </m:dPr>
                       <m:e>
                         <m:f>
                           <m:fPr>
                             <m:ctrlPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </m:ctrlPr>
                           </m:fPr>
                           <m:num>
                             <m:r>
+                              <m:rPr/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <m:t>1-</m:t>
+                              <m:t>1−</m:t>
                             </m:r>
                             <m:sSup>
                               <m:sSupPr>
                                 <m:ctrlPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                     <w:i/>
                                     <w:iCs/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                 </m:ctrlPr>
                               </m:sSupPr>
                               <m:e>
                                 <m:r>
+                                  <m:rPr/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                   <m:t>Z</m:t>
                                 </m:r>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                                    <w:i/>
+                                    <w:iCs/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
                               </m:e>
                               <m:sup>
                                 <m:r>
+                                  <m:rPr/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
-                                  <m:t>-1</m:t>
+                                  <m:t>−1</m:t>
                                 </m:r>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                                    <w:i/>
+                                    <w:iCs/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
                               </m:sup>
                             </m:sSup>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </m:ctrlPr>
                           </m:num>
                           <m:den>
                             <m:r>
+                              <m:rPr/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <m:t>1+</m:t>
                             </m:r>
                             <m:sSup>
                               <m:sSupPr>
                                 <m:ctrlPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                     <w:i/>
                                     <w:iCs/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                 </m:ctrlPr>
                               </m:sSupPr>
                               <m:e>
                                 <m:r>
+                                  <m:rPr/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                   <m:t>Z</m:t>
                                 </m:r>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                                    <w:i/>
+                                    <w:iCs/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
                               </m:e>
                               <m:sup>
                                 <m:r>
+                                  <m:rPr/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
-                                  <m:t>-1</m:t>
+                                  <m:t>−1</m:t>
                                 </m:r>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                                    <w:i/>
+                                    <w:iCs/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
                               </m:sup>
                             </m:sSup>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </m:ctrlPr>
                           </m:den>
                         </m:f>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                            <w:i/>
+                            <w:iCs/>
+                            <w:color w:val="000000"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                        </m:ctrlPr>
                       </m:e>
                     </m:d>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
                   </m:e>
                   <m:sup>
                     <m:r>
+                      <m:rPr/>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <m:t>α</m:t>
                     </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
                   </m:sup>
                 </m:sSup>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00FD36F7" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="09145A1A">
             <w:pPr>
-              <w:spacing w:afterLines="30" w:after="72"/>
+              <w:spacing w:after="72" w:afterLines="30" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD36F7">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00082A2C" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="36F3C41E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00082A2C">
-[...27 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>تعريف رموز المعادلة بصورة فقرة مكتوبة وليس كل رمز بسطر مستقل.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00DF6B29" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="48ECF101">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF6B29">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>5.4. الاشكال</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="5F24DCA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003543C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">يجب أن تكون جميع الأشكال مرقمة وأن تحتوي على عنوان </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> و</w:t>
       </w:r>
-      <w:r w:rsidRPr="003543C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>تعليق مختصر للصورة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> وفي صورة امج مدمجة </w:t>
       </w:r>
-      <w:r w:rsidRPr="003543C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">. ينبغي الإشارة إلى الشكل </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>بـ (</w:t>
       </w:r>
-      <w:r w:rsidRPr="003543C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>في الشكل 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="003543C9">
-[...21 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>، و</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>ل</w:t>
       </w:r>
-      <w:r w:rsidRPr="003543C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">لأشكال </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>بـ (</w:t>
       </w:r>
-      <w:r w:rsidRPr="003543C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>في الأشكال 1-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003543C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">. يجب أن يكون </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>موقع</w:t>
       </w:r>
-      <w:r w:rsidRPr="003543C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> الشكل في أعلى الصفحة أو في أسفلها </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">قرب اول استشهاد به </w:t>
       </w:r>
-      <w:r w:rsidRPr="003543C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">. قد تظهر الأشكال </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">ملونة </w:t>
       </w:r>
-      <w:r w:rsidRPr="003543C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003543C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>مظللة باللون الرمادي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003543C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>. الأشكال التي تتكون من خطوط وأشكال سوداء فقط يجب ألا تحتوي على ظلال أو درجات من اللون الرمادي وتظهر فقط بالأبيض والأسود</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003543C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>. إذا كان الشكل متعدد الأجزاء يتكون من أشكال متعددة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003543C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>، فيجب أن يكون الشكل متوافقًا مع إرشادات المجلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003543C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>. ينبغي تجنب تغيير حجم الأشكال إلى أقل من عمود واحد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003543C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">، لأن التكبير يؤدي إلى </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">تشويه الصورة </w:t>
       </w:r>
-      <w:r w:rsidRPr="003543C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="4C95B5EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003543C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">بالإضافة إلى ذلك، فإن </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>تقليل</w:t>
       </w:r>
-      <w:r w:rsidRPr="003543C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> حجم الشكل </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>قد يؤثر</w:t>
       </w:r>
-      <w:r w:rsidRPr="003543C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> سلب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>ا</w:t>
       </w:r>
-      <w:r w:rsidRPr="003543C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> على جودة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>الصورة او الشكل</w:t>
       </w:r>
-      <w:r w:rsidRPr="003543C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="00ABA452">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32285860" wp14:editId="50D330F8">
-            <wp:extent cx="4581144" cy="2203704"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4580890" cy="2203450"/>
             <wp:effectExtent l="0" t="0" r="10160" b="6350"/>
             <wp:docPr id="20" name="Chart 20"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00B560B0" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="6F143BD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B560B0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>شكل (1):</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B560B0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> يبين منحنى الدالة (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B560B0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t xml:space="preserve">10 </w:t>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>10 حجم الخط</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>حجم الخط</w:t>
-[...19 lines deleted...]
-        <w:t>[3]</w:t>
+        <w:t>)[3]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00DF6B29" w:rsidRDefault="00696FFF" w:rsidP="00B91F23">
+    <w:p w14:paraId="31993177">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF6B29">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">6.4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF6B29">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>الجداول</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="39B23227">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>ترقم</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700ADE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> الجداول حسب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> تسلسل</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700ADE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> ظهورها في النص و</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>يجب ان تتضمن</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700ADE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> عنوان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>ا</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700ADE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> مختصر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>ا</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700ADE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> للجدول. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>تتم الاشارة</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700ADE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> إلى الجداول</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700ADE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">في النص </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>بـ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700ADE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">الجدول </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">(1))  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00700ADE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>و</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700ADE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">الجدولين </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700ADE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700ADE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> و</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700ADE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700ADE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700ADE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>. تكون بيانات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> الجدول</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700ADE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> بالأبيض والأسود </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>ويمكن أن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تتضمن بعض </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>ال</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700ADE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>ألوان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> للضرورة</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700ADE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00B560B0" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="19726FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B560B0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">الجدول ( 1 ): </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B560B0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>يبين القيم الاولية (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B560B0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t xml:space="preserve">10 </w:t>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>10 حجم الخط</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>حجم الخط</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> [1]</w:t>
+        <w:t>) [1]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightShading-Accent5"/>
+        <w:tblStyle w:val="23"/>
         <w:bidiVisual/>
         <w:tblW w:w="9630" w:type="dxa"/>
         <w:tblInd w:w="120" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1231"/>
         <w:gridCol w:w="1231"/>
         <w:gridCol w:w="1232"/>
         <w:gridCol w:w="1232"/>
         <w:gridCol w:w="1232"/>
         <w:gridCol w:w="1232"/>
         <w:gridCol w:w="1232"/>
         <w:gridCol w:w="1008"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00696FFF" w:rsidRPr="004B4756" w:rsidTr="002F1006">
+      <w:tr w14:paraId="2FC3EDAF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="20" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1231" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="01049207">
             <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+                <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>ت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1231" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="46AA143C">
             <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>X1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="7E622BD0">
             <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>X2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="64B16D19">
             <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="7D1A0745">
             <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="38C5CDB5">
             <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="56283751">
             <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="7496D60D">
             <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00696FFF" w:rsidRPr="004B4756" w:rsidTr="002F1006">
+      <w:tr w14:paraId="62D2D4E5">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="20" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1231" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="267B6193">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+                <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1231" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="67332C50">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="60B5BF8C">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="1CA864B1">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="5F44F0F5">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="4B028D79">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="1573A9E5">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="7C8CD37B">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00696FFF" w:rsidRPr="004B4756" w:rsidTr="002F1006">
+      <w:tr w14:paraId="6C800E8C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="20" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="03A4AAB0">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+                <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1231" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="7FF37461">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="78D77D98">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="186ED704">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="3ADEB334">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="1D044518">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="2406D9A4">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="5ED45B90">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00696FFF" w:rsidRPr="004B4756" w:rsidTr="002F1006">
+      <w:tr w14:paraId="3AC00B47">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="20" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1231" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="61AA7106">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+                <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1231" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="36390EA1">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="64B2CCEF">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="16D15CC4">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="4EA3043A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="75E96208">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="38F96413">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00696FFF" w:rsidRPr="00315BA8" w:rsidRDefault="00696FFF" w:rsidP="002F1006">
+          <w:p w14:paraId="2D4E208C">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00D54711" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="531C69CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="548"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00D54711" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="3755B666">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">5. مناقشات </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00D54711" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="1CE62BA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>يتم مناقشة النتائج للاطار التطبيقي او التجريبي بشكل واضح ومركز بدون اعادة كتابة النتائج على ان تكون قبل الاستنتاجات او بعد كل جدول او شكل موجود في متن البحث، قد تفرد للمناقشة عنوان رئيسي أو تستطيع وضع المناقشة النتائج كما موضح سابقا بدون عنوان رئيسي</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00D54711" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="529DB806">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00D54711" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="13777588">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>6. الاستنتاجات</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="1AD1298E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">ينبغي إدراج قسم قصير </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>للاستنتاجات</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> ويمكن أن يستخدم هذا القسم لتلخيص</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> النقاط الرئيسية في </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>البحث</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00D54711" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="20755324">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00D54711" w:rsidRDefault="002F02FE" w:rsidP="00696FFF">
+    <w:p w14:paraId="7AA3D27C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00696FFF" w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...23 lines deleted...]
-        <w:t>ت</w:t>
+        <w:t>. التوصيات</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="335FB84C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">ينبغي إدراج قسم قصير </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>للتوصيات</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> ويمكن أن يستخدم هذا القسم لتلخيص</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> النقاط الرئيسية </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>للتوصيات</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="291D5968">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E35CC" w:rsidRPr="007C3BDE" w:rsidRDefault="002F02FE" w:rsidP="003E35CC">
+    <w:p w14:paraId="7AC76D29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="003E35CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="003E35CC" w:rsidRPr="007C3BDE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مواد تكميلية</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E35CC" w:rsidRPr="007C01CC" w:rsidRDefault="003E35CC" w:rsidP="003E35CC">
+    <w:p w14:paraId="0C152D62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="368"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>قد يحتوي البحث على مواد تكمل العمل البحثي من ناحية الجانب النظري او العملي، وان لم بكن هنالك مواد تكيميلية يمكن للباحثين كتابة (</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>لا يوجد</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E35CC" w:rsidRPr="007C3BDE" w:rsidRDefault="003E35CC" w:rsidP="003E35CC">
+    <w:p w14:paraId="27CCAB1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E35CC" w:rsidRPr="003E35CC" w:rsidRDefault="002F02FE" w:rsidP="003E35CC">
+    <w:p w14:paraId="560B6F8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="003E35CC" w:rsidRPr="003E35CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="003E35CC" w:rsidRPr="003E35CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">مساهمات المؤلفين </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E35CC" w:rsidRPr="007C01CC" w:rsidRDefault="003E35CC" w:rsidP="003E35CC">
+    <w:p w14:paraId="2C030ADE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="368"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>على سبيل المثال : اسم الباحث الاول</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>: صمم البحث</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">, اسم الباحث الثاني : </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>كتابة وتحرير</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>. اسم الباحث الثالث :</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> أجرى التحليلا</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ت.  اسم الباحث الرابع: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تفسير النتائج</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E35CC" w:rsidRPr="007C3BDE" w:rsidRDefault="003E35CC" w:rsidP="003E35CC">
+    <w:p w14:paraId="3F939029">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E35CC" w:rsidRPr="007C3BDE" w:rsidRDefault="002F02FE" w:rsidP="003E35CC">
+    <w:p w14:paraId="10686D6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidR="003E35CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="003E35CC" w:rsidRPr="007C3BDE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">التمويل </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E35CC" w:rsidRPr="007C01CC" w:rsidRDefault="003E35CC" w:rsidP="003E35CC">
+    <w:p w14:paraId="60CAE785">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="368"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>أذا كانت هنالك جهة او مؤسسة تم تمويل الباحث من قبلها تذكر وان لم يكن هنالك تمويل يمكن للباحثين كتابة (</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>لا يوجد</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E35CC" w:rsidRPr="007C3BDE" w:rsidRDefault="003E35CC" w:rsidP="003E35CC">
+    <w:p w14:paraId="1AD96B49">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E35CC" w:rsidRDefault="003E35CC" w:rsidP="002F02FE">
+    <w:p w14:paraId="1BAAC412">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="002F02FE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C3BDE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>بيان توافر البيانات</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E35CC" w:rsidRPr="007C01CC" w:rsidRDefault="003E35CC" w:rsidP="003E35CC">
+    <w:p w14:paraId="2C3091B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="368"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>على سبيل المثال:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E35CC" w:rsidRPr="007C01CC" w:rsidRDefault="003E35CC" w:rsidP="003E35CC">
+    <w:p w14:paraId="0C061905">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">1- </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مجموعة بيانات يومية مسجلة من الهيئة العراقية للأرصاد الجوية والزلازل (بيانات خاصة)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E35CC" w:rsidRPr="007C01CC" w:rsidRDefault="003E35CC" w:rsidP="003E35CC">
+    <w:p w14:paraId="101551C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>2- ال</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>بيانات الشهرية لظاهرة النينيو 3.4 الصادرة عن المعهد الملكي الهولندي للأرصاد الجوية</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E35CC" w:rsidRPr="007C01CC" w:rsidRDefault="003E35CC" w:rsidP="003E35CC">
+    <w:p w14:paraId="6F474290">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="18"/>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>https://climexp.k nmi.nl/start.cgi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E35CC" w:rsidRPr="007C01CC" w:rsidRDefault="003E35CC" w:rsidP="003E35CC">
+    <w:p w14:paraId="6ED48708">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">3- </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>المركز الوطني لأبحاث الغلاف الجوي</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (NCAR) </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(درجة حرارة الهواء من 1980 إلى 2022)، والمراكز الوطنية للتنبؤ البيئي</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (NCEP)</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>، والمركز الوطني</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E35CC" w:rsidRPr="007C01CC" w:rsidRDefault="002644F8" w:rsidP="003E35CC">
+    <w:p w14:paraId="0481EB8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://psl.noaa.gov/data/gridded/data.ncep.rea%20nalysis.html" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>https://psl.noaa.gov/data/gridded/data.ncep.rea nalysis.html</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E35CC" w:rsidRPr="007C01CC" w:rsidRDefault="003E35CC" w:rsidP="003E35CC">
+    <w:p w14:paraId="57175058">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E35CC" w:rsidRDefault="002F02FE" w:rsidP="002F02FE">
+    <w:p w14:paraId="13148AE1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
-      <w:r w:rsidR="003E35CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="003E35CC" w:rsidRPr="007C3BDE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>شكر وتقدير</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E35CC" w:rsidRPr="007C01CC" w:rsidRDefault="003E35CC" w:rsidP="007C01CC">
+    <w:p w14:paraId="18C4F5C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>على سبيل المثال :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E35CC" w:rsidRPr="007C01CC" w:rsidRDefault="003E35CC" w:rsidP="007C01CC">
+    <w:p w14:paraId="75EEA4FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>يتقدم المؤلفون بالشكر للهيئة العامة للأرصاد الجوية العراقية على توفير بعض البيانات الهيدرولوجية، كما يعربون عن امتنانهم للمعهد الملكي الهولندي للأرصاد الجوية على توفير بيانات عن ظاهرة النينيو 3.4</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>كما يعربون عن تقديرهم للمراكز الوطنية للتنبؤات البيئية والمركز الوطني لبحوث الغلاف الجوي على توفير بيانات درجة حرارة الهواء من عام 1980 إلى عام 2022، وعلى الخرائط التي أعدها مختبر العلوم الفيزيائية التابع للإدارة الوطنية للمحيطات والغلاف الجوي</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E35CC" w:rsidRPr="007C01CC" w:rsidRDefault="003E35CC" w:rsidP="007C01CC">
+    <w:p w14:paraId="1C941488">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E35CC" w:rsidRPr="007C3BDE" w:rsidRDefault="00D208F9" w:rsidP="002F02FE">
+    <w:p w14:paraId="7AE22F72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>1</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+        <w:t xml:space="preserve">13. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>3</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>تضارب المصالح</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E35CC" w:rsidRPr="007C01CC" w:rsidRDefault="003E35CC" w:rsidP="003E35CC">
+    <w:p w14:paraId="4ADF059A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="368"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> يُعلن المؤلفون عدم وجود أي تضارب في المصالح</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B16F0" w:rsidRDefault="000B16F0" w:rsidP="003E35CC">
+    <w:p w14:paraId="39ABFF8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="368"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B16F0" w:rsidRPr="00F938A9" w:rsidRDefault="000B16F0" w:rsidP="000B16F0">
+    <w:p w14:paraId="1D8C1376">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="8"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">14. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F938A9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>إعلان استخدام الذكاء الاصطناعي التوليدي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B16F0" w:rsidRPr="007C01CC" w:rsidRDefault="000B16F0" w:rsidP="007C01CC">
+    <w:p w14:paraId="6DF77E88">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">على سبيل المثال </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>أثناء إعداد هذا العمل، استخدم المؤلفون برنامج</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Grammarly </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>لتدقيق القواعد وتحسين اللغة</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>بعد استخدام هذه الأداة، راجع المؤلفون المحتوى وحرروه حسب الحاجة، ويتحملون المسؤولية الكاملة عن محتوى المنشور</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C01CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>)</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="000B16F0" w:rsidRPr="007C3BDE" w:rsidRDefault="000B16F0" w:rsidP="000B16F0">
+    <w:p w14:paraId="6065BC2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="368"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أو</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741DF497">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="368"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أثناء إعداد هذا العمل، استعمل المؤلفون ترجمة كوكل (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Google translate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)، بعد ا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ست</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">عمال </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">هذه الأداة، راجع المؤلفون المحتوى </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وحرروه حسب الحاجة، ويتحملون المسؤلية الكاملة عن محتوى المنشور</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FAAF624">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="368"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00D54711" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="55AFF604">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>المصادر</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRDefault="00696FFF" w:rsidP="00210E1A">
+    <w:p w14:paraId="673131EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">يجب أن تتضمن </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>المصادر (بحوث ضمن مجلة أو كتاب أو اي مصدر آخر) المعلومات الأساسية التالية:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00210E1A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>اسماء الباحثين، (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>سنة النشر</w:t>
       </w:r>
-      <w:r w:rsidR="00210E1A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>، العنوان الكامل</w:t>
       </w:r>
-      <w:r w:rsidR="00210E1A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> للمصدر،</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> الاسم الكامل </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>للمجلة</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> الذي ظهر فيه</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>ا</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>،</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>رقم المجلد</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>، رقم الاصدار (العدد)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> وأرقام صفحات </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>البحث</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> المستشهد به</w:t>
       </w:r>
-      <w:r w:rsidR="00F557BD">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> بنوع (</w:t>
       </w:r>
-      <w:r w:rsidR="00F557BD" w:rsidRPr="00F557BD">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>APA</w:t>
       </w:r>
-      <w:r w:rsidR="00F557BD">
-[...21 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>) من ضمن الباحث العلمي (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Google scholar</w:t>
       </w:r>
-      <w:r w:rsidR="002D3339">
-[...51 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>) اي ان البحث منشور وبالمعرف (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
-      <w:r w:rsidR="00F557BD">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54711">
-[...31 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. يجب أن تتضمن الإشارات إلى الكتب والتقارير الفنية سنة النشر، العنوان الكامل، الناشر، مدينة النشر، وأرقام صفحات العمل المذكور. أرقام </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>المصادر</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF56AC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>تكتب</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF56AC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> على السطر، محاطة بأقواس مربعة</w:t>
       </w:r>
-      <w:r w:rsidR="004F6423">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> كبيرة [ ]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF56AC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C5006D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>وصيغ</w:t>
       </w:r>
-      <w:r w:rsidR="00A40DE1" w:rsidRPr="00C5006D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>ة</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C5006D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> كتابة </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C5006D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>المصادر</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF56AC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002979EC" w:rsidRPr="002979EC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t xml:space="preserve">على ان تكون بترتيب </w:t>
-[...124 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+        <w:t xml:space="preserve">على ان تكون بترتيب حسب ورودها في متن البحث اي ان [1] رقم الاول للمصادر هو اول مصدر ذكر في متن البحث مهما كان نوع الحرف الانكليزي له وهكذا تتابعا  للمصادر باللغة الاانكليزية فقط، ياتي بعدها المصادر العربية  ترتب على ضوء ترتيب المصادر الانكليزية </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505957">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>لا يعتد بالموقع الالكترونية فقط الا اذا كانت من ضمن موقع مجلة الالكترونية بها عدد وتاريخ وباقي التفاصيل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="003E08AE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E08AE" w:rsidRPr="00861C30">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003E08AE" w:rsidRPr="00861C30">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E08AE" w:rsidRPr="00861C30">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">وبخط </w:t>
       </w:r>
-      <w:r w:rsidR="003E08AE" w:rsidRPr="00861C30">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidR="003E08AE" w:rsidRPr="00861C30">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10 حجم الخط</w:t>
       </w:r>
-      <w:r w:rsidR="003E08AE" w:rsidRPr="00861C30">
-[...47 lines deleted...]
-        <w:t>والصيغ العامة للكتابة تكون على النحو الاتي:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>) ويجب على البحوث باللغة العربية تحتوي على المصادر جميعها باللغة الانكليزية مع المصادر جميعها باللغة العربية والصيغ العامة للكتابة تكون على النحو الاتي:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B91F23" w:rsidRDefault="00B91F23" w:rsidP="002979EC">
+    <w:p w14:paraId="7A227075">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00D54711" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="04AFDFC4">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="31"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D54711">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Reference</w:t>
       </w:r>
-      <w:r w:rsidR="00210E1A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40DE1" w:rsidRPr="00A40DE1" w:rsidRDefault="00A40DE1" w:rsidP="00A40DE1">
+    <w:p w14:paraId="6BFDF661">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="31"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40DE1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Format for journals available online:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40DE1" w:rsidRPr="00A40DE1" w:rsidRDefault="00A40DE1" w:rsidP="00A40DE1">
+    <w:p w14:paraId="21CAAB56">
       <w:pPr>
-        <w:pStyle w:val="Style1"/>
+        <w:pStyle w:val="42"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:ind w:left="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="18"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00381133">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Author</w:t>
-[...15 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:t xml:space="preserve"> Author name, (year), “Title”, Journal, Vol. xx, pp. xx-xx, Available site/path/file DOI:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00381133">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/xx.xxxx.xxx.xxx" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:t>https://doi.org/xx.xxxx.xxx.xxx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40DE1" w:rsidRPr="00A40DE1" w:rsidRDefault="00A40DE1" w:rsidP="00A40DE1">
+    <w:p w14:paraId="614CC2F7">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="31"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40DE1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Conference proceeding format:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40DE1" w:rsidRPr="00381133" w:rsidRDefault="00A40DE1" w:rsidP="00A40DE1">
+    <w:p w14:paraId="21F8525C">
       <w:pPr>
-        <w:pStyle w:val="Style1"/>
+        <w:pStyle w:val="42"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:ind w:left="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00381133">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> J.K. Author, (Year), “Title of Paper,”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00381133">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00381133">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:t>Name of Conf., City of Conf., pp. xx-xx.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:t>Name of Conf., City of Conf., pp. xx-xx. DOI:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00381133">
-[...13 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>https://doi.org/xx.xxxx.xxx.xxx.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40DE1" w:rsidRPr="00A40DE1" w:rsidRDefault="00A40DE1" w:rsidP="00A40DE1">
+    <w:p w14:paraId="0FD65723">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40DE1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Theses format:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00381133" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="03484310">
       <w:pPr>
-        <w:pStyle w:val="Style1"/>
+        <w:pStyle w:val="42"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:ind w:left="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00381133">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>A.A. Author, (Year), “Title of Thesis,” M.Sc. Thesis, Dept., Univ., City of Univ., Country.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00A40DE1" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="4A0E7E29">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="31"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40DE1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Periodicals format:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00381133" w:rsidRDefault="00696FFF" w:rsidP="00381133">
+    <w:p w14:paraId="26BA1EDE">
       <w:pPr>
-        <w:pStyle w:val="Style1"/>
+        <w:pStyle w:val="42"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:ind w:left="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00381133">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>C.L. Author1, G.M. Author2, and R.D. Author3, (Year), “Title of Paper,” Title of Periodical, Vol. x, No x, pp. xx-xx.</w:t>
       </w:r>
-      <w:r w:rsidR="00381133" w:rsidRPr="00381133">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00381133" w:rsidRPr="00381133">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>DOI:</w:t>
       </w:r>
-      <w:r w:rsidR="00381133" w:rsidRPr="00381133">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00381133" w:rsidRPr="00381133">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>https://doi.org/xx.xxxx.xxx.xxx.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00A40DE1" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="43A231D1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="31"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40DE1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Reports format:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00381133" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="46BA72AB">
       <w:pPr>
-        <w:pStyle w:val="Style1"/>
+        <w:pStyle w:val="42"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:ind w:left="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00381133">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>J.K. Author, (Year), “Title of Report,” Name of Co., City of Co., Country, Report xxx.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00A40DE1" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="3715DBD3">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="31"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40DE1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Patents format:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00381133" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="28F98030">
       <w:pPr>
-        <w:pStyle w:val="Style1"/>
+        <w:pStyle w:val="42"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:ind w:left="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00381133">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> J. K. Author, (Year), “Title of Patent,” U.S. Patent x xxx xxx.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00A40DE1" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="2DC3937D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="31"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40DE1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Book format:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRPr="00381133" w:rsidRDefault="00696FFF" w:rsidP="00696FFF">
+    <w:p w14:paraId="7A36205C">
       <w:pPr>
-        <w:pStyle w:val="Style1"/>
+        <w:pStyle w:val="42"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:ind w:left="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00381133">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> T.H. Richards,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00381133">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00381133">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Year), “Title of the Book,” Publisher, nth ed, City of Publisher. </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00381133" w:rsidRPr="00381133">
+        <w:t>(Year), “Title of the Book,” Publisher, nth ed, City of Publisher. DOI:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00381133" w:rsidRPr="00381133">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>https://doi.org/xx.xxxx.xxx.xxx.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00585C51" w:rsidRDefault="00585C51" w:rsidP="00C6152F">
+    <w:p w14:paraId="60C08C56">
       <w:pPr>
-        <w:pStyle w:val="Style1"/>
+        <w:pStyle w:val="42"/>
         <w:bidi/>
         <w:adjustRightInd/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00696FFF" w:rsidRDefault="00C6152F" w:rsidP="00585C51">
+    <w:p w14:paraId="10392EF6">
       <w:pPr>
-        <w:pStyle w:val="Style1"/>
+        <w:pStyle w:val="42"/>
         <w:bidi/>
         <w:adjustRightInd/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C6152F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>المصادر</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD28A0" w:rsidRPr="00A40DE1" w:rsidRDefault="00AD28A0" w:rsidP="00585C51">
+    <w:p w14:paraId="1406AF1B">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="19"/>
         <w:bidi/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40DE1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تنسيق المجلات المتاحة على الكترونية:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F6423" w:rsidRDefault="004F6423" w:rsidP="00A40DE1">
+    <w:p w14:paraId="2DEDB6A0">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="19"/>
         <w:bidi/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="368" w:hanging="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C6152F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A40DE1">
+        <w:t>[1]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
-          <w:lang w:bidi="ar-IQ"/>
-[...5 lines deleted...]
-          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اسم </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
-          <w:lang w:bidi="ar-IQ"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C6152F">
+        </w:rPr>
+        <w:t xml:space="preserve">المؤلف. (السنة). "العنوان". اسم المجلة، المجلد (العدد)، الصفحات. متاح على الموقع/المسار/الملف </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="cs"/>
+        <w:t xml:space="preserve">DOI: </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/xx.xxxx.xxx.xxx" \t "_blank" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>https://doi.org/xx.xxxx.xxx.xxx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C6152F">
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">DOI: </w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40DE1" w:rsidRPr="00A40DE1" w:rsidRDefault="00A40DE1" w:rsidP="00A40DE1">
+    <w:p w14:paraId="51C228C6">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="19"/>
         <w:bidi/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40DE1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تنسيق وقائع المؤتمر:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40DE1" w:rsidRDefault="000A5DA4" w:rsidP="00A40DE1">
+    <w:p w14:paraId="22AA3A44">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="19"/>
         <w:bidi/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>[2]</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="cs"/>
+        <w:t xml:space="preserve">[2] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A40DE1" w:rsidRPr="00C6152F">
+        <w:t xml:space="preserve"> ج. ك. (السنة). "عنوان الورقة". اسم المؤتمر، مدينة المؤتمر، الصفحات</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">. DOI: </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/xx.xxxx.xxx.xxx" \t "_blank" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. DOI: </w:t>
-[...12 lines deleted...]
-        <w:rPr>
+        <w:t>https://doi.org/xx.xxxx.xxx.xxx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40DE1" w:rsidRPr="00A40DE1" w:rsidRDefault="00A40DE1" w:rsidP="00A40DE1">
+    <w:p w14:paraId="3E33DAC3">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="19"/>
         <w:bidi/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40DE1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تنسيق الرسالة او الاطروحة:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40DE1" w:rsidRDefault="000A5DA4" w:rsidP="000A5DA4">
+    <w:p w14:paraId="2A80C155">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="19"/>
         <w:bidi/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>[3] أ. أ.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="cs"/>
+        <w:t xml:space="preserve">[3] أ. أ.،. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">،. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A40DE1" w:rsidRPr="00C6152F">
+        <w:t>(السنة). "عنوان الرسالة" (رسالة ماجستير غير منشورة). القسم، الجامعة، مدينة الجامعة، البلد</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD28A0" w:rsidRPr="00A40DE1" w:rsidRDefault="00AD28A0" w:rsidP="00A40DE1">
+    <w:p w14:paraId="5FDF8700">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="19"/>
         <w:bidi/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40DE1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تنسيق الدوريات:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F6423" w:rsidRDefault="000A5DA4" w:rsidP="000A5DA4">
+    <w:p w14:paraId="7A5FE60B">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="19"/>
         <w:bidi/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="368" w:hanging="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>[4]</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="cs"/>
+        <w:t xml:space="preserve">[4] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F6423" w:rsidRPr="00C6152F">
+        <w:t>س. ل.، المؤلف الثاني، ج. م.، والمؤلف الثالث، ر. د. (السنة). "عنوان الورقة". عنوان الدورية، المجلد (العدد)، الصفحات</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">. DOI: </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/xx.xxxx.xxx.xxx" \t "_blank" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. DOI: </w:t>
-[...12 lines deleted...]
-        <w:rPr>
+        <w:t>https://doi.org/xx.xxxx.xxx.xxx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD28A0" w:rsidRPr="00A40DE1" w:rsidRDefault="00AD28A0" w:rsidP="00A40DE1">
+    <w:p w14:paraId="3408F464">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="19"/>
         <w:bidi/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40DE1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تنسيق التقارير:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F6423" w:rsidRDefault="000A5DA4" w:rsidP="000A5DA4">
+    <w:p w14:paraId="05010A36">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="19"/>
         <w:bidi/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">[5]  </w:t>
       </w:r>
-      <w:r w:rsidR="004F6423" w:rsidRPr="00C6152F">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ج. ك. (السنة). "عنوان التقرير". اسم الشركة، مدينة الشركة، البلد، تقرير</w:t>
       </w:r>
-      <w:r w:rsidR="004F6423" w:rsidRPr="00C6152F">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD28A0" w:rsidRPr="00A40DE1" w:rsidRDefault="00AD28A0" w:rsidP="00585C51">
+    <w:p w14:paraId="62C47123">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="19"/>
         <w:bidi/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40DE1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تنسيق براءات الاختراع:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F6423" w:rsidRDefault="004F6423" w:rsidP="00C6152F">
+    <w:p w14:paraId="09742D6D">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="19"/>
         <w:bidi/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C6152F">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[6]</w:t>
       </w:r>
-      <w:r w:rsidR="00C6152F" w:rsidRPr="00C6152F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C6152F">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> ج. ك. (السنة). "عنوان براءة الاختراع". براءة اختراع أمريكية</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C6152F">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> x xxx xxx.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00585C51" w:rsidRPr="00A40DE1" w:rsidRDefault="00585C51" w:rsidP="00585C51">
+    <w:p w14:paraId="4122028F">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="19"/>
         <w:bidi/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="368"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40DE1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تنسيق الكتب:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F6423" w:rsidRPr="00C6152F" w:rsidRDefault="004F6423" w:rsidP="00C6152F">
+    <w:p w14:paraId="2598E0FE">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="19"/>
         <w:bidi/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C6152F">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[7</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00D75473" w:rsidRPr="00C6152F">
+        <w:t>[7]</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D75473" w:rsidRPr="00C6152F">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>ريتشاردز</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C6152F">
+        <w:t>ريتشاردز، ت. ه. (السنة). "عنوان الكتاب". الناشر، الطبعة رقم (الطبعة)، مدينة الناشر</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">. DOI: </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/xx.xxxx.xxx.xxx" \t "_blank" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. DOI: </w:t>
-[...12 lines deleted...]
-        <w:rPr>
+        <w:t>https://doi.org/xx.xxxx.xxx.xxx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6291C" w:rsidRDefault="00C6291C" w:rsidP="00AF5521">
+    <w:p w14:paraId="6C373048">
       <w:pPr>
-        <w:pStyle w:val="Style1"/>
+        <w:pStyle w:val="42"/>
         <w:adjustRightInd/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00681D6A" w:rsidRDefault="00681D6A" w:rsidP="00AF4735">
+    <w:p w14:paraId="7D434CDC">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Sylfaen" w:eastAsia="Calibri" w:hAnsi="Sylfaen" w:cs="Segoe UI"/>
+          <w:rStyle w:val="20"/>
+          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen" w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00681D6A" w:rsidSect="00856E25">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId23"/>
+        <w:sectPr>
+          <w:headerReference r:id="rId7" w:type="first"/>
+          <w:footerReference r:id="rId10" w:type="first"/>
+          <w:headerReference r:id="rId5" w:type="default"/>
+          <w:footerReference r:id="rId8" w:type="default"/>
+          <w:headerReference r:id="rId6" w:type="even"/>
+          <w:footerReference r:id="rId9" w:type="even"/>
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
-          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
-          <w:cols w:space="708"/>
+          <w:cols w:space="708" w:num="1"/>
           <w:titlePg/>
           <w:bidi/>
-          <w:rtlGutter/>
-          <w:docGrid w:linePitch="360"/>
+          <w:rtlGutter w:val="1"/>
+          <w:docGrid w:linePitch="360" w:charSpace="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="21"/>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9854"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C558CB" w:rsidRPr="00B53DA1" w:rsidTr="00AF67AF">
+      <w:tr w14:paraId="0C6D0D6C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C558CB" w:rsidRPr="00371804" w:rsidRDefault="00C558CB" w:rsidP="00AF67AF">
+          <w:p w14:paraId="19C85442">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371804">
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+              </w:rPr>
               <w:t>https://doi.org/10.31272/jae.xxxx.xxx</w:t>
             </w:r>
-            <w:r w:rsidRPr="00371804">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C558CB" w:rsidRPr="00B23CCE" w:rsidRDefault="00C558CB" w:rsidP="00AF67AF">
+          <w:p w14:paraId="49359F6E">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371804">
-[...9 lines deleted...]
-              <w:t>nsiriyah.edu.iq</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+              </w:rPr>
+              <w:t>https://admics.uomustansiriyah.edu.iq</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...19 lines deleted...]
-      <w:tr w:rsidR="00C558CB" w:rsidTr="00AF67AF">
+      <w:tr w14:paraId="40500C67">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="0070C0" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="0070C0" w:sz="18" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="810"/>
+          <w:trHeight w:val="810" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C558CB" w:rsidRDefault="00C558CB" w:rsidP="00AF67AF">
+          <w:p w14:paraId="5F75271E">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> P-ISSN: 1813–</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve"> P-ISSN: 1813–6729      E-ISSN: 2707-1359</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0029F25B">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>6729</w:t>
-[...24 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C558CB" w:rsidRDefault="00C558CB" w:rsidP="00AF67AF">
+          <w:p w14:paraId="3EECCEFA">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-[...12 lines deleted...]
-              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C31ACD" w:rsidRPr="00C31ACD" w:rsidRDefault="00F5374D" w:rsidP="00452D6C">
+    <w:p w14:paraId="66C6923E">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="15"/>
         <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EC5B3BF" wp14:editId="618D9055">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4708797</wp:posOffset>
+                  <wp:posOffset>4708525</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-1198245</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1539875" cy="1229995"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1539875" cy="1229995"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00F5374D" w:rsidRDefault="00F5374D" w:rsidP="00F5374D">
+                          <w:p w14:paraId="77B78AFF">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="96"/>
                                 <w:szCs w:val="96"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="000C33DF">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="96"/>
                                 <w:szCs w:val="96"/>
                               </w:rPr>
                               <w:t>JAE</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00F5374D" w:rsidRPr="00B941A1" w:rsidRDefault="00F5374D" w:rsidP="00F5374D">
+                          <w:p w14:paraId="341F08AA">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                                <w:noProof/>
-                                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46D473BC" wp14:editId="5F68CEDC">
-                                  <wp:extent cx="650001" cy="244928"/>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                  <wp:extent cx="649605" cy="244475"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                                   <wp:docPr id="11" name="Picture 11"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
-                                          <pic:cNvPr id="8" name="Open Access.png"/>
-                                          <pic:cNvPicPr/>
+                                          <pic:cNvPr id="11" name="Picture 11"/>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks noChangeAspect="1"/>
+                                          </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId8">
+                                          <a:blip r:embed="rId14">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="650001" cy="244928"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-                        <a:prstTxWarp prst="textNoShape">
-[...1 lines deleted...]
-                        </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5EC5B3BF" id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:370.75pt;margin-top:-94.35pt;width:121.25pt;height:96.85pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJmpoAMAIAAFkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fQQotE1EqFgrpkmo&#10;rQRTn41jk0i2z7MNCfv1OztAUbenaS/O2Xe+8/d9d5k9dFqRg3C+AVPS0WBIiTAcqsbsSvpjs/xy&#10;T4kPzFRMgRElPQpPH+afP81aW4gx1KAq4QgmMb5obUnrEGyRZZ7XQjM/ACsMOiU4zQJu3S6rHGsx&#10;u1bZeDi8zVpwlXXAhfd4+tQ76Tzll1Lw8CKlF4GokuLbQlpdWrdxzeYzVuwcs3XDT89g//AKzRqD&#10;RS+pnlhgZO+aP1LphjvwIMOAg85AyoaLhAHRjIYf0KxrZkXCguR4e6HJ/7+0/Pnw6khTlTSnxDCN&#10;Em1EF8hX6Ege2WmtLzBobTEsdHiMKp/PPR5G0J10On4RDkE/8ny8cBuT8XhpepPf300p4egbjcd5&#10;nk9jnuz9unU+fBOgSTRK6lC8xCk7rHzoQ88hsZqBZaNUElAZ0pb09mY6TBcuHkyuDNaIIPrHRit0&#10;2y5BvgDZQnVEfA76/vCWLxt8w4r58MocNgRCwiYPL7hIBVgLThYlNbhffzuP8agTeilpscFK6n/u&#10;mROUqO8GFcxHk0nsyLSZTO/GuHHXnu21x+z1I2APj3CcLE9mjA/qbEoH+g1nYRGroosZjrVLGs7m&#10;Y+jbHmeJi8UiBWEPWhZWZm15TB1ZjQxvujfm7EmGgAo+w7kVWfFBjT6212OxDyCbJFXkuWf1RD/2&#10;bxL7NGtxQK73Ker9jzD/DQAA//8DAFBLAwQUAAYACAAAACEAb/2zSuIAAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPy07DMBBF90j8gzVI7FonVUNNiFNVkSokBIuWbtg58TSJ8CPEbhv4eoZVWY7m&#10;6N5zi/VkDTvjGHrvJKTzBBi6xuvetRIO79uZABaicloZ71DCNwZYl7c3hcq1v7gdnvexZRTiQq4k&#10;dDEOOeeh6dCqMPcDOvod/WhVpHNsuR7VhcKt4YskeeBW9Y4aOjVg1WHzuT9ZCS/V9k3t6oUVP6Z6&#10;fj1uhq/DRybl/d20eQIWcYpXGP70SR1Kcqr9yenAjITVMs0IlTBLhVgBI+RRLGleLSFLgJcF/z+h&#10;/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCJmpoAMAIAAFkEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBv/bNK4gAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAIoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-left:370.75pt;margin-top:-94.35pt;height:96.85pt;width:121.25pt;z-index:251661312;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAnkOyBtsAAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2Py07DMBBF90j8gzVI7Fo7VUNNiFOhSBUSgkVLN+wmsZtE&#10;2OMQuw/4eswKlqM5uvfccn1xlp3MFAZPCrK5AGao9XqgTsH+bTOTwEJE0mg9GQVfJsC6ur4qsdD+&#10;TFtz2sWOpRAKBSroYxwLzkPbG4dh7kdD6Xfwk8OYzqnjesJzCneWL4S44w4HSg09jqbuTfuxOzoF&#10;z/XmFbfNwslvWz+9HB7Hz/17rtTtTSYegEVziX8w/OondaiSU+OPpAOzClbLLE+oglkm5QpYQu7l&#10;Ms1rFOQCeFXy/xOqH1BLAwQUAAAACACHTuJAdIHuvCwCAABmBAAADgAAAGRycy9lMm9Eb2MueG1s&#10;rVRRb9owEH6ftP9g+X0EKLQNIlSsiGkSWivRas/GsUkk2+fZhoT9+p2dQFG3hz7sxTn7zt/5++4u&#10;84dWK3IUztdgCjoaDCkRhkNZm31BX1/WX+4p8YGZkikwoqAn4enD4vOneWNnYgwVqFI4giDGzxpb&#10;0CoEO8syzyuhmR+AFQadEpxmAbdun5WONYiuVTYeDm+zBlxpHXDhPZ6uOiftEd1HAEHKmosV8IMW&#10;JnSoTigWkJKvauvpIr1WSsHDk5ReBKIKikxDWjEJ2ru4Zos5m+0ds1XN+yewjzzhHSfNaoNJL1Ar&#10;Fhg5uPovKF1zBx5kGHDQWUckKYIsRsN32mwrZkXiglJ7exHd/z9Y/uP47EhdFjSnxDCNBX8RbSBf&#10;oSV5VKexfoZBW4thocVj7JnzucfDSLqVTscv0iHoR21PF20jGI+Xpjf5/d2UEo6+0Xic5/k04mRv&#10;163z4ZsATaJRUIfFS5qy48aHLvQcErMZWNdKpQIqQ5qC3t5Mh+nCxYPgymCOSKJ7bLRCu2t7Zjso&#10;T0jMQdcY3vJ1jck3zIdn5rATkAvOSnjCRSrAJNBblFTgfv/rPMZjgdBLSYOdVVD/68CcoER9N1i6&#10;fDSZxFZMm8n0bowbd+3ZXXvMQT8CNu8Ip9LyZMb4oM6mdKB/4kgtY1Z0McMxd0HD2XwMXb/jSHKx&#10;XKYgbD7LwsZsLY/QnZzLQwBZJ6WjTJ02vXrYfqlW/ajE/r7ep6i338PiD1BLAwQKAAAAAACHTuJA&#10;AAAAAAAAAAAAAAAABgAAAF9yZWxzL1BLAwQUAAAACACHTuJAihRmPNEAAACUAQAACwAAAF9yZWxz&#10;Ly5yZWxzpZDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltGMtn69vMOg2X0tqN+oe8T//7w&#10;mRa1IkukbGDX9aAwO/IxBwPvl+PTCyipNnu7UEYDNxQ4jI8P+zMutrYjmWMR1ShZDMy1lletxc2Y&#10;rHRUMLfNRJxsbSMHXay72oB66Ptnzb8ZMG6Y6uQN8MkPoC630sx/2Ck6JqGpdo6SpmmK7h5VB7Zl&#10;ju7INuEbuUazHLAa8CwaB2pZ134EfV+/+6fe00c+47rVfoeM649Xb7ocvwBQSwMEFAAAAAgAh07i&#10;QH7m5SD3AAAA4QEAABMAAABbQ29udGVudF9UeXBlc10ueG1slZFBTsMwEEX3SNzB8hYlTrtACCXp&#10;grRLQKgcYGRPEotkbHlMaG+Pk7YbRJFY2jP/vye73BzGQUwY2Dqq5CovpEDSzljqKvm+32UPUnAE&#10;MjA4wkoekeWmvr0p90ePLFKauJJ9jP5RKdY9jsC580hp0rowQkzH0CkP+gM6VOuiuFfaUUSKWZw7&#10;ZF022MLnEMX2kK5PJgEHluLptDizKgneD1ZDTKZqIvODkp0JeUouO9xbz3dJQ6pfCfPkOuCce0lP&#10;E6xB8QohPsOYNJQJrIz7ooBT/nfJbDly5trWasybwE2KveF0sbrWjmvXOP3f8u2SunSr5YPqb1BL&#10;AQIUABQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAAAAAAAEAIAAAAKAEAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAAAAAAAAAAAQAAAAggMAAF9yZWxz&#10;L1BLAQIUABQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAAAAAAAEAIAAAAKYDAABfcmVscy8ucmVs&#10;c1BLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAEAAAAAAAAABkcnMvUEsBAhQA&#10;FAAAAAgAh07iQJ5DsgbbAAAACgEAAA8AAAAAAAAAAQAgAAAAIgAAAGRycy9kb3ducmV2LnhtbFBL&#10;AQIUABQAAAAIAIdO4kB0ge68LAIAAGYEAAAOAAAAAAAAAAEAIAAAACoBAABkcnMvZTJvRG9jLnht&#10;bFBLBQYAAAAABgAGAFkBAADIBQAAAAA=&#10;">
+                <v:fill on="f" focussize="0,0"/>
+                <v:stroke on="f" weight="0.5pt"/>
+                <v:imagedata o:title=""/>
+                <o:lock v:ext="edit" aspectratio="f"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00F5374D" w:rsidRDefault="00F5374D" w:rsidP="00F5374D">
+                    <w:p w14:paraId="77B78AFF">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="000C33DF">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                         <w:t>JAE</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00F5374D" w:rsidRPr="00B941A1" w:rsidRDefault="00F5374D" w:rsidP="00F5374D">
+                    <w:p w14:paraId="341F08AA">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                          <w:noProof/>
-                          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46D473BC" wp14:editId="5F68CEDC">
-                            <wp:extent cx="650001" cy="244928"/>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0">
+                            <wp:extent cx="649605" cy="244475"/>
                             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                             <wp:docPr id="11" name="Picture 11"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
-                                    <pic:cNvPr id="8" name="Open Access.png"/>
-                                    <pic:cNvPicPr/>
+                                    <pic:cNvPr id="11" name="Picture 11"/>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks noChangeAspect="1"/>
+                                    </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId8">
+                                    <a:blip r:embed="rId14">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="650001" cy="244928"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="003F5146" w:rsidRPr="009E03E8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>A Title Should be the Fewest Possible Words that Accurately Describe the Content of the Paper</w:t>
-[...23 lines deleted...]
-      <w:r w:rsidR="003F5146" w:rsidRPr="009E03E8">
+        <w:t xml:space="preserve">A Title Should be the Fewest Possible Words that Accurately Describe the Content of the Paper, not exceeding 15 words </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(Align Centre, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk63433038"/>
-      <w:r w:rsidR="003F5146" w:rsidRPr="009E03E8">
+      <w:bookmarkStart w:id="0" w:name="_Hlk63433038"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Bold</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="003F5146" w:rsidRPr="009E03E8">
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, 1</w:t>
       </w:r>
-      <w:r w:rsidR="003F5146" w:rsidRPr="009E03E8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="003F5146" w:rsidRPr="009E03E8">
+        <w:t>4 Font size</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A4A4C" w:rsidRPr="008A4A4C" w:rsidRDefault="008A4A4C" w:rsidP="008A4A4C">
+    <w:p w14:paraId="5D2F8B79">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="21"/>
         <w:tblW w:w="9893" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9893"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F5146" w:rsidTr="00CC1ACE">
+      <w:tr w14:paraId="464C50E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="20" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9893" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003F5146" w:rsidRPr="00AA623F" w:rsidRDefault="003F5146" w:rsidP="00E02C86">
+          <w:p w14:paraId="4F76ABD0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA623F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>First author’s name with the scientific title</w:t>
-[...11 lines deleted...]
-            <w:r w:rsidR="009C05E3" w:rsidRPr="009C05E3">
+              <w:t>First author’s name with the scientific title (</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bold, 9 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00452D6C">
+              <w:t>Bold, 9 Font size</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="6445079F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="20" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9893" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18EF5C4B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>First author’s affiliation is as shown in parentheses only (Dept. , College, University, City and Country)  (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Font size</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="3054C509">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="20" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08CE04C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>first author’s email</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ORCID: </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://orcid.org/" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>https://orcid.org/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0000-0000-0000-0000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="7896F2AC">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="20" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79776795">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>Mobile (WhatsApp or Viber or …):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="4A8F0A89">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="20" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9893" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E702DFA">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Second author’s name with the scientific title  (</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Font size</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009C05E3" w:rsidRPr="009C05E3">
+              <w:t>Bold, 9 Font size</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5146" w:rsidTr="00CC1ACE">
+      <w:tr w14:paraId="14173737">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="20" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9893" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003F5146" w:rsidRPr="00452D6C" w:rsidRDefault="003F5146" w:rsidP="00452D6C">
+          <w:p w14:paraId="2B5B65BB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA623F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>First author’s affiliation is as shown in parentheses only (Dep</w:t>
-[...55 lines deleted...]
-            <w:r w:rsidR="00452D6C" w:rsidRPr="000536F1">
+              <w:t>Second author’s affiliation is as shown in parentheses only (Dept. , College, University, City and Country)  (</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00452D6C" w:rsidRPr="000536F1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00452D6C" w:rsidRPr="000536F1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Font size</w:t>
             </w:r>
-            <w:r w:rsidR="00452D6C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF4E07" w:rsidRPr="002132ED" w:rsidTr="00CC1ACE">
+      <w:tr w14:paraId="61D652BE">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="20" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9893" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF4E07" w:rsidRPr="00AA623F" w:rsidRDefault="00EF4E07" w:rsidP="000E0F54">
+          <w:p w14:paraId="73151021">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA623F">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA623F">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA623F">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>first author’s email</w:t>
-[...3 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+              <w:t>Second author’s email</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA623F">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>ORCID</w:t>
-[...3 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+              <w:t>ORCID:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-                <w:color w:val="auto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="none"/>
-[...16 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://orcid.org/" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>https://orcid.org/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>0000-0000-0000-0000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD5B38" w:rsidRPr="002132ED" w:rsidTr="00CC1ACE">
+      <w:tr w14:paraId="22D99D5F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="20" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9893" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD5B38" w:rsidRPr="00AA623F" w:rsidRDefault="00CD5B38" w:rsidP="000E0F54">
+          <w:p w14:paraId="4DAFAEC8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="18"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="18"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
-              </w:rPr>
-[...343 lines deleted...]
-                <w:u w:val="none"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>Mobile (WhatsApp or Viber or …):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008A4A4C" w:rsidRPr="003A5A51" w:rsidRDefault="008A4A4C" w:rsidP="008A4A4C">
+    <w:p w14:paraId="35898B9D">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="21"/>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3167"/>
         <w:gridCol w:w="272"/>
         <w:gridCol w:w="6415"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A4A4C" w:rsidTr="00EF4E07">
+      <w:tr w14:paraId="34D4EB0C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="331"/>
+          <w:trHeight w:val="331" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00800123" w:rsidRPr="00B91F23" w:rsidRDefault="00800123" w:rsidP="00B2518C">
+          <w:p w14:paraId="5E088865">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008A4A4C" w:rsidRPr="00B91F23" w:rsidRDefault="008A4A4C" w:rsidP="00B2518C">
+          <w:p w14:paraId="1DDF34DA">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B91F23">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Article Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="138" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008A4A4C" w:rsidRDefault="008A4A4C" w:rsidP="003858C6">
+          <w:p w14:paraId="468EC7D3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008A4A4C" w:rsidRDefault="008A4A4C" w:rsidP="000C239E">
+          <w:p w14:paraId="7EEED768">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC51E4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Abstract</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A4A4C" w:rsidTr="00EF4E07">
+      <w:tr w14:paraId="0083DAF8">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008A4A4C" w:rsidRPr="00B91F23" w:rsidRDefault="008A4A4C" w:rsidP="00B2518C">
+          <w:p w14:paraId="58A9B888">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008A4A4C" w:rsidRPr="00B91F23" w:rsidRDefault="008A4A4C" w:rsidP="00B2518C">
+          <w:p w14:paraId="41D9913A">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B91F23">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Article History:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="138" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008A4A4C" w:rsidRDefault="008A4A4C" w:rsidP="003858C6">
+          <w:p w14:paraId="69205902">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF4E07" w:rsidRPr="00B02C7B" w:rsidRDefault="00EF4E07" w:rsidP="00EF4E07">
+          <w:p w14:paraId="34FEBB84">
             <w:pPr>
               <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="207"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B02C7B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>This section should include a succinct, self-contained and powerful statement that describes the main objective of the study. The abstract of one paragraph length should not contain formulas and references, it should occupy the first page and includes the following items: Brief background on the research topic, problem statement (if exists), research objective, methods and tools used in the research and major results, an abstract summarizing the content of the paper of no more than 250 words. A good abstract is precise and honest, can stand alone, uses no technical jargon and is specific.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B71821">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Size line 11, Time Now Roman and Italic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008A4A4C" w:rsidRDefault="008A4A4C" w:rsidP="002132ED">
+          <w:p w14:paraId="09F06D51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="340"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B2518C" w:rsidRPr="00B2598A" w:rsidRDefault="00B2518C" w:rsidP="00B2518C">
+          <w:p w14:paraId="476B4CD3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="340"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD61D2">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Do not write or tamper with the page margins as they are designated for the </w:t>
-[...21 lines deleted...]
-              <w:t>’s staff)</w:t>
+              <w:t>(Do not write or tamper with the page margins as they are designated for the journal’s staff)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A4A4C" w:rsidTr="00EF4E07">
+      <w:tr w14:paraId="27D125A5">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008A4A4C" w:rsidRDefault="008A4A4C" w:rsidP="00B2518C">
+          <w:p w14:paraId="362C4C88">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B91F23">
-[...11 lines deleted...]
-              <w:t>xx / xx / xxxx</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>Received: xx / xx / xxxx</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00466F76" w:rsidRPr="00B91F23" w:rsidRDefault="00466F76" w:rsidP="00466F76">
+          <w:p w14:paraId="32C98839">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003142C7">
-[...18 lines deleted...]
-              <w:t>xx / xx / xxxx</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>Revised: xx / xx / xxxx</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00215CD2" w:rsidRPr="00B91F23" w:rsidRDefault="008A4A4C" w:rsidP="00B2518C">
+          <w:p w14:paraId="4BA583D8">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B91F23">
-[...18 lines deleted...]
-              <w:t>xx / xx / xxxx</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>Accepted : xx / xx / xxxx</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008A4A4C" w:rsidRPr="00B91F23" w:rsidRDefault="008A4A4C" w:rsidP="00B2518C">
+          <w:p w14:paraId="10AE5584">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B91F23">
-[...11 lines deleted...]
-              <w:t>xx / xx / xxxx</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>Available Online: xx / xx / xxxx</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00215CD2" w:rsidRPr="00B91F23" w:rsidRDefault="00215CD2" w:rsidP="00B2518C">
+          <w:p w14:paraId="4C9E8D42">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B91F23">
-[...50 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>Pages no : 00 – 00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="138" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008A4A4C" w:rsidRDefault="008A4A4C" w:rsidP="003858C6">
+          <w:p w14:paraId="526CF661">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008A4A4C" w:rsidRDefault="008A4A4C" w:rsidP="003858C6">
+          <w:p w14:paraId="5B0A92B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A4A4C" w:rsidTr="00EF4E07">
+      <w:tr w14:paraId="0D897E5A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008A4A4C" w:rsidRPr="00B91F23" w:rsidRDefault="008A4A4C" w:rsidP="00B2518C">
+          <w:p w14:paraId="56E30C08">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="138" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008A4A4C" w:rsidRDefault="008A4A4C" w:rsidP="003858C6">
+          <w:p w14:paraId="7CDAA1F1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008A4A4C" w:rsidRDefault="008A4A4C" w:rsidP="003858C6">
+          <w:p w14:paraId="7DEDA9F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A4A4C" w:rsidTr="00EF4E07">
+      <w:tr w14:paraId="73F6D66B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008A4A4C" w:rsidRPr="00B91F23" w:rsidRDefault="008A4A4C" w:rsidP="00B2518C">
+          <w:p w14:paraId="164EB9FA">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="138" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008A4A4C" w:rsidRDefault="008A4A4C" w:rsidP="003858C6">
+          <w:p w14:paraId="33EF012F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008A4A4C" w:rsidRDefault="008A4A4C" w:rsidP="003858C6">
+          <w:p w14:paraId="46E28905">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF4E07" w:rsidTr="00EF4E07">
+      <w:tr w14:paraId="7F58D1A4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF4E07" w:rsidRPr="00B91F23" w:rsidRDefault="00EF4E07" w:rsidP="00B2518C">
+          <w:p w14:paraId="3BEE6528">
             <w:pPr>
               <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B91F23">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Keywords:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF4E07" w:rsidRPr="00B91F23" w:rsidRDefault="00EF4E07" w:rsidP="00B2518C">
+          <w:p w14:paraId="258CCD9E">
             <w:pPr>
               <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B91F23">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Provide up to five keywords which encapsulate the principal topics of the paper.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="138" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF4E07" w:rsidRDefault="00EF4E07" w:rsidP="00EF4E07">
+          <w:p w14:paraId="4EEDECC8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF4E07" w:rsidRDefault="00EF4E07" w:rsidP="00EF4E07">
+          <w:p w14:paraId="49FA09AE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF4E07" w:rsidTr="00EF4E07">
+      <w:tr w14:paraId="47648A3D">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF4E07" w:rsidRPr="00B91F23" w:rsidRDefault="00EF4E07" w:rsidP="00B2518C">
+          <w:p w14:paraId="6FB17794">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B91F23">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Correspondence:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF4E07" w:rsidRPr="00B91F23" w:rsidRDefault="00EF4E07" w:rsidP="00B2518C">
+          <w:p w14:paraId="07808526">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B91F23">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Researcher name</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B91F23">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:u w:val="none"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF4E07" w:rsidRPr="00B91F23" w:rsidRDefault="00EF4E07" w:rsidP="00B2518C">
+          <w:p w14:paraId="4DAE4D98">
             <w:pPr>
               <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EF4E07" w:rsidRPr="00AA623F" w:rsidRDefault="002644F8" w:rsidP="00B2518C">
+          <w:p w14:paraId="7E926628">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
                 <w:rtl/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "mailto:drasmaa.ghalib@coadec.uobaghdad.edu.iq" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="18"/>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
                 <w:rtl/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF4E07" w:rsidRPr="00B91F23" w:rsidRDefault="00EF4E07" w:rsidP="00B2518C">
+          <w:p w14:paraId="0DFEA63F">
             <w:pPr>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="138" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF4E07" w:rsidRDefault="00EF4E07" w:rsidP="00EF4E07">
+          <w:p w14:paraId="7D82B7C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF4E07" w:rsidRDefault="00EF4E07" w:rsidP="00EF4E07">
+          <w:p w14:paraId="4DD85DB7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008A4A4C" w:rsidRPr="008A4A4C" w:rsidRDefault="008A4A4C" w:rsidP="008A4A4C">
+    <w:p w14:paraId="4CA46B3A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6578"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="008A4A4C" w:rsidRPr="008A4A4C" w:rsidSect="00681D6A">
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId28"/>
+    <w:sectPr>
+      <w:headerReference r:id="rId11" w:type="first"/>
+      <w:footerReference r:id="rId12" w:type="first"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="60"/>
-      <w:cols w:space="708"/>
+      <w:cols w:space="708" w:num="1"/>
       <w:titlePg/>
       <w:bidi/>
-      <w:rtlGutter/>
-      <w:docGrid w:linePitch="360"/>
+      <w:rtlGutter w:val="1"/>
+      <w:docGrid w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...1 lines deleted...]
-    <w:p w:rsidR="002644F8" w:rsidRDefault="002644F8" w:rsidP="00BA2E56">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002644F8" w:rsidRDefault="002644F8" w:rsidP="00BA2E56">
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="宋体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="黑体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="等线">
+    <w:altName w:val="Microsoft YaHei"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="200101FF" w:csb1="20280000"/>
   </w:font>
   <w:font w:name="Algerian">
     <w:panose1 w:val="04020705040A02060702"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="20000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sylfaen">
     <w:panose1 w:val="010A0502050306030303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="04000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="04000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ae_Ouhod">
     <w:altName w:val="Segoe UI Semibold"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800020AF" w:usb1="C000204A" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Semibold">
+    <w:panose1 w:val="020B0702040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Boahmed Alhour">
     <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...234 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="-1744630031"/>
       <w:docPartObj>
-        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
-        <w:docPartUnique/>
+        <w:docPartGallery w:val="AutoText"/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:rtl/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="-1893644174"/>
           <w:docPartObj>
-            <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
-            <w:docPartUnique/>
+            <w:docPartGallery w:val="AutoText"/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
-            <w:noProof/>
+            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:rtl/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:p w:rsidR="00621F3A" w:rsidRPr="00DB125C" w:rsidRDefault="00021FA6" w:rsidP="00856E25">
+          <w:p w14:paraId="6C4CA020">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="single" w:sz="24" w:space="2" w:color="auto"/>
+                <w:top w:val="single" w:color="auto" w:sz="24" w:space="2"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>مجلة ال</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>إ</w:t>
             </w:r>
-            <w:r w:rsidR="00621F3A" w:rsidRPr="00DB125C">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>دار</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:t xml:space="preserve">دارة والاقتصاد </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                            </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t xml:space="preserve">ة والاقتصاد </w:t>
-[...14 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:t xml:space="preserve">                               </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t xml:space="preserve">                               </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+              <w:t xml:space="preserve">                  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t xml:space="preserve">                  </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t xml:space="preserve">                 </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>المجلد</w:t>
-[...14 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...14 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> /</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+              <w:t xml:space="preserve">  المجلد </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:t xml:space="preserve">، </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>العدد</w:t>
             </w:r>
-            <w:r w:rsidR="00856E25" w:rsidRPr="00800123">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00856E25" w:rsidRPr="00800123">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
-            <w:r w:rsidR="00856E25" w:rsidRPr="00800123">
-[...12 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+              <w:t xml:space="preserve">، </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>xxxxxx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:t xml:space="preserve">، </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>xxxxxx</w:t>
-[...21 lines deleted...]
-              </w:rPr>
               <w:t>xxxx</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
               <w:id w:val="1669530240"/>
               <w:docPartObj>
-                <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
-                <w:docPartUnique/>
+                <w:docPartGallery w:val="AutoText"/>
               </w:docPartObj>
             </w:sdtPr>
             <w:sdtEndPr>
               <w:rPr>
-                <w:noProof/>
+                <w:rtl/>
               </w:rPr>
             </w:sdtEndPr>
             <w:sdtContent>
-              <w:p w:rsidR="00621F3A" w:rsidRPr="00DB125C" w:rsidRDefault="00621F3A" w:rsidP="00DB125C">
+              <w:p w14:paraId="2C31769C">
                 <w:pPr>
-                  <w:pStyle w:val="Footer"/>
+                  <w:pStyle w:val="13"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:noProof/>
                     <w:rtl/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00666982">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
-                <w:r w:rsidRPr="00666982">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                 </w:r>
-                <w:r w:rsidRPr="00666982">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="007C01CC">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                     <w:b/>
                     <w:bCs/>
-                    <w:noProof/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl/>
                   </w:rPr>
                   <w:t>4</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00666982">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                     <w:b/>
                     <w:bCs/>
-                    <w:noProof/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:id w:val="-1283716370"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="AutoText"/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:rtl/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="4C7EA35C">
+        <w:pPr>
+          <w:pBdr>
+            <w:top w:val="single" w:color="auto" w:sz="24" w:space="2"/>
+          </w:pBdr>
+          <w:tabs>
+            <w:tab w:val="center" w:pos="4680"/>
+            <w:tab w:val="right" w:pos="9360"/>
+          </w:tabs>
+          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:jc w:val="lowKashida"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Boahmed Alhour"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:rtl/>
+            <w:lang w:bidi="ar-IQ"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:hint="cs" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Boahmed Alhour"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:rtl/>
+            <w:lang w:bidi="ar-IQ"/>
+          </w:rPr>
+          <w:t xml:space="preserve">مجلة الادارة والاقتصاد / الجامعة المستنصرية                                                 </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Boahmed Alhour"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:rtl/>
+            <w:lang w:bidi="ar-IQ"/>
+          </w:rPr>
+          <w:t>العدد</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:hint="cs" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Boahmed Alhour"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:rtl/>
+            <w:lang w:bidi="ar-IQ"/>
+          </w:rPr>
+          <w:t xml:space="preserve">: </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Boahmed Alhour"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:lang w:bidi="ar-IQ"/>
+          </w:rPr>
+          <w:t>XXXXXX</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Boahmed Alhour"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:rtl/>
+            <w:lang w:bidi="ar-IQ"/>
+          </w:rPr>
+          <w:t xml:space="preserve">/ لسنة </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:hint="cs" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Boahmed Alhour"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:rtl/>
+            <w:lang w:bidi="ar-IQ"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Boahmed Alhour"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:lang w:bidi="ar-IQ"/>
+          </w:rPr>
+          <w:t>XXXX</w:t>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="24D03059">
+    <w:pPr>
+      <w:pStyle w:val="13"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:rtl/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00621F3A" w:rsidRDefault="00FC665B" w:rsidP="00DB125C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="0A212F50">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="24" w:space="2" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="24" w:space="2"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D7D788A" wp14:editId="4185FEDB">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4394200</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>101963</wp:posOffset>
+                <wp:posOffset>101600</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1130935" cy="299085"/>
               <wp:effectExtent l="0" t="0" r="0" b="5715"/>
               <wp:wrapNone/>
               <wp:docPr id="15" name="Text Box 15"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1130935" cy="299085"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00FC665B" w:rsidRDefault="00FC665B" w:rsidP="00FC665B">
+                        <w:p w14:paraId="1B8EBD1A">
                           <w:r>
-                            <w:rPr>
-[...1 lines deleted...]
-                            </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="779DBEE2" wp14:editId="79B0E5E0">
-                                <wp:extent cx="885639" cy="195943"/>
+                              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                <wp:extent cx="885190" cy="195580"/>
                                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                                 <wp:docPr id="8" name="Picture 8">
                                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
                                 </wp:docPr>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
-                                        <pic:cNvPr id="6" name="by.png"/>
-                                        <pic:cNvPicPr/>
+                                        <pic:cNvPr id="8" name="Picture 8"/>
+                                        <pic:cNvPicPr>
+                                          <a:picLocks noChangeAspect="1"/>
+                                        </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId2" cstate="print">
                                           <a:extLst>
                                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                             </a:ext>
                                           </a:extLst>
                                         </a:blip>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr>
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="888028" cy="196472"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-                      <a:prstTxWarp prst="textNoShape">
-[...1 lines deleted...]
-                      </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2D7D788A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 15" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:346pt;margin-top:8.05pt;width:89.05pt;height:23.55pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBR9gpMLQIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2jAUfZ+0/2D5fSR8dQURKtaKaVLV&#10;VoKqz8ZxIFLi69mGhP36HTtAUbenaS/O9f30PefezO7aumIHZV1JOuP9XsqZ0pLyUm8z/rpefrnl&#10;zHmhc1GRVhk/Ksfv5p8/zRozVQPaUZUry5BEu2ljMr7z3kyTxMmdqoXrkVEaxoJsLTyudpvkVjTI&#10;XlfJIE1vkoZsbixJ5Ry0D52Rz2P+olDSPxeFU55VGcfbfDxtPDfhTOYzMd1aYXalPD1D/MMralFq&#10;FL2kehBesL0t/0hVl9KSo8L3JNUJFUUpVewB3fTTD92sdsKo2AvAceYCk/t/aeXT4cWyMgd3Y860&#10;qMHRWrWefaOWQQV8GuOmcFsZOPoWevie9Q7K0HZb2Dp80RCDHUgfL+iGbDIE9YfpZIgqErbBZJLe&#10;xvTJe7Sxzn9XVLMgZNyCvQiqODw6j5fA9ewSimlallUVGaw0azJ+MxynMeBiQUSlERh66N4aJN9u&#10;2lNjG8qP6MtSNxnOyGWJ4o/C+RdhMQpoBePtn3EUFaEInSTOdmR//U0f/MEQrJw1GK2Mu597YRVn&#10;1Q8N7ib90SjMYryMxl8HuNhry+baovf1PWF6+1gkI6MY/H11FgtL9Ru2YBGqwiS0RO2M+7N477uB&#10;xxZJtVhEJ0yfEf5Rr4wMqQOcAdp1+yasOeHvwdwTnYdQTD/Q0Pl2RCz2nooychQA7lA94Y7JjdSd&#10;tiysxvU9er3/C+a/AQAA//8DAFBLAwQUAAYACAAAACEA89gbst8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPT0vDQBDF74LfYRnBm900Yowxm1ICRRA9tPbibZKdJsH9E7PbNvrpHU96m8fv8ea9&#10;cjVbI040hcE7BctFAoJc6/XgOgX7t81NDiJEdBqNd6TgiwKsqsuLEgvtz25Lp13sBIe4UKCCPsax&#10;kDK0PVkMCz+SY3bwk8XIcuqknvDM4dbINEkyaXFw/KHHkeqe2o/d0Sp4rjevuG1Sm3+b+unlsB4/&#10;9+93Sl1fzetHEJHm+GeG3/pcHSru1Pij00EYBdlDylsig2wJgg35fcJHw+Q2BVmV8v+C6gcAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBR9gpMLQIAAFMEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDz2Buy3wAAAAkBAAAPAAAAAAAAAAAAAAAAAIcE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-left:346pt;margin-top:8pt;height:23.55pt;width:89.05pt;z-index:251662336;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJA7iWT7NkAAAAJ&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PzU7DMBCE70i8g7VI3KidIEIIcSoUqUJCcGjphdsm3iYR&#10;sR1i9weenuVUTqvRN5qdKZcnO4oDzWHwTkOyUCDItd4MrtOwfV/d5CBCRGdw9I40fFOAZXV5UWJh&#10;/NGt6bCJneAQFwrU0Mc4FVKGtieLYeEncsx2frYYWc6dNDMeOdyOMlUqkxYHxx96nKjuqf3c7K2G&#10;l3r1husmtfnPWD+/7p6mr+3HndbXV4l6BBHpFM9m+KvP1aHiTo3fOxPEqCF7SHlLZJDxZUN+rxIQ&#10;DZPbBGRVyv8Lql9QSwMEFAAAAAgAh07iQMhM2/csAgAAZwQAAA4AAABkcnMvZTJvRG9jLnhtbK1U&#10;wW7bMAy9D9g/CLqvdpK2a4I6Rdaiw4BiLZAOOyuyHBuQRE1Sandfvyc5SYtuhx52kSmSetR7pHx5&#10;NRjNnpQPHdmKT05KzpSVVHd2W/Efj7efLjgLUdhaaLKq4s8q8Kvlxw+XvVuoKbWka+UZQGxY9K7i&#10;bYxuURRBtsqIcEJOWQQb8kZEbP22qL3ogW50MS3L86InXztPUoUA780Y5HtE/x5AappOqhuSO6Ns&#10;HFG90iKCUmg7F/gy37ZplIz3TRNUZLriYBrziiKwN2ktlpdisfXCtZ3cX0G85wpvOBnRWRQ9Qt2I&#10;KNjOd39BmU56CtTEE0mmGIlkRcBiUr7RZt0KpzIXSB3cUfTw/2Dl96cHz7oak3DGmRUGHX9UQ2Rf&#10;aGBwQZ/ehQXS1g6JcYAfuQd/gDPRHhpv0heEGOJQ9/mobkKT6dBkVs5nqCIRm87n5UWGL15OOx/i&#10;V0WGJaPiHt3LooqnuxBxE6QeUlIxS7ed1rmD2rK+4uezszIfOEZwQlscTBzGuyYrDpthT2xD9TN4&#10;eRonIzh526H4nQjxQXiMAqjgscR7LI0mFKG9xVlL/ve//CkfHUKUsx6jVfHwaye84kx/s+jdfHJ6&#10;mmYxb07PPk+x8a8jm9cRuzPXhOmd4Fk6mc2UH/XBbDyZn3hTq1QVIWElalc8HszrOA483qRUq1VO&#10;wvQ5Ee/s2skEPcq52kVquqx0kmnUZq8e5i83YP9W0oC/3uesl//D8g9QSwMECgAAAAAAh07iQAAA&#10;AAAAAAAAAAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8u&#10;cmVsc6WQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkW&#10;tSJLpGxg1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0&#10;VDC3zUScbG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7u&#10;yDbhG7lGsxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+&#10;5uUg9wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0&#10;S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIw&#10;OMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2Rd&#10;NtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOs&#10;QfEKIT7DmDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwEC&#10;FAAUAAAACACHTuJAfublIPcAAADhAQAAEwAAAAAAAAABACAAAACeBAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAIADAABfcmVscy9Q&#10;SwECFAAUAAAACACHTuJAihRmPNEAAACUAQAACwAAAAAAAAABACAAAACkAwAAX3JlbHMvLnJlbHNQ&#10;SwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQA&#10;AAAIAIdO4kDuJZPs2QAAAAkBAAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwEC&#10;FAAUAAAACACHTuJAyEzb9ywCAABnBAAADgAAAAAAAAABACAAAAAoAQAAZHJzL2Uyb0RvYy54bWxQ&#10;SwUGAAAAAAYABgBZAQAAxgUAAAAA&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0.5pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00FC665B" w:rsidRDefault="00FC665B" w:rsidP="00FC665B">
+                  <w:p w14:paraId="1B8EBD1A">
                     <w:r>
-                      <w:rPr>
-[...1 lines deleted...]
-                      </w:rPr>
                       <w:drawing>
-                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="779DBEE2" wp14:editId="79B0E5E0">
-                          <wp:extent cx="885639" cy="195943"/>
+                        <wp:inline distT="0" distB="0" distL="0" distR="0">
+                          <wp:extent cx="885190" cy="195580"/>
                           <wp:effectExtent l="0" t="0" r="0" b="0"/>
                           <wp:docPr id="8" name="Picture 8">
                             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
                           </wp:docPr>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
-                                  <pic:cNvPr id="6" name="by.png"/>
-                                  <pic:cNvPicPr/>
+                                  <pic:cNvPr id="8" name="Picture 8"/>
+                                  <pic:cNvPicPr>
+                                    <a:picLocks noChangeAspect="1"/>
+                                  </pic:cNvPicPr>
                                 </pic:nvPicPr>
                                 <pic:blipFill>
                                   <a:blip r:embed="rId2" cstate="print">
                                     <a:extLst>
                                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                       </a:ext>
                                     </a:extLst>
                                   </a:blip>
                                   <a:stretch>
                                     <a:fillRect/>
                                   </a:stretch>
                                 </pic:blipFill>
                                 <pic:spPr>
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
                                     <a:ext cx="888028" cy="196472"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                 </pic:spPr>
                               </pic:pic>
                             </a:graphicData>
                           </a:graphic>
                         </wp:inline>
                       </w:drawing>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="001F12E8">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E6E5AC3" wp14:editId="6A9CE3C6">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>5462724</wp:posOffset>
+                <wp:posOffset>5462270</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>40549</wp:posOffset>
+                <wp:posOffset>40005</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="630827" cy="440872"/>
+              <wp:extent cx="630555" cy="440690"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="630827" cy="440872"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="001F12E8" w:rsidRDefault="001F12E8">
+                        <w:p w14:paraId="2D9903FE">
                           <w:r>
-                            <w:rPr>
-[...1 lines deleted...]
-                            </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="197F9416" wp14:editId="4E60D5E6">
-                                <wp:extent cx="418721" cy="347980"/>
+                              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                <wp:extent cx="418465" cy="347980"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Picture 2">
                                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId3"/>
                                 </wp:docPr>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
-                                        <pic:cNvPr id="2" name="WhatsApp Image 2024-04-13 at 22.46.08_f3e46235.jpg"/>
-                                        <pic:cNvPicPr/>
+                                        <pic:cNvPr id="2" name="Picture 2"/>
+                                        <pic:cNvPicPr>
+                                          <a:picLocks noChangeAspect="1"/>
+                                        </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId4" cstate="print">
                                           <a:extLst>
                                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                             </a:ext>
                                           </a:extLst>
                                         </a:blip>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr>
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="429651" cy="357063"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-                      <a:prstTxWarp prst="textNoShape">
-[...1 lines deleted...]
-                      </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="7E6E5AC3" id="Text Box 1" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:430.15pt;margin-top:3.2pt;width:49.65pt;height:34.7pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGoC6LQIAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSQw2rKIULFWTJNQ&#10;WwmmPhvHJpFsn2cbEvbrd3YCRd2epr2Y893l7r7vOzO/77QiR+F8A6ak41FOiTAcqsbsS/pju/o0&#10;o8QHZiqmwIiSnoSn94uPH+atLcQEalCVcASLGF+0tqR1CLbIMs9roZkfgRUGgxKcZgGvbp9VjrVY&#10;Xatskue3WQuusg648B69j32QLlJ9KQUPz1J6EYgqKc4W0unSuYtntpizYu+YrRs+jMH+YQrNGoNN&#10;L6UeWWDk4Jo/SumGO/Agw4iDzkDKhouEAdGM83doNjWzImFBcry90OT/X1n+dHxxpKlQO0oM0yjR&#10;VnSBfIWOjCM7rfUFJm0spoUO3TFz8Ht0RtCddDr+IhyCceT5dOE2FuPovP2czyZ3lHAMTaf57G4S&#10;q2RvH1vnwzcBmkSjpA6lS4yy49qHPvWcEnsZWDVKoZ8VypA2NrjJ0weXCBZXBntECP2o0QrdrhsA&#10;DzB2UJ0QnYN+O7zlqwZnWDMfXpjDdUBAuOLhGQ+pAHvBYFFSg/v1N3/MR5UwSkmL61VS//PAnKBE&#10;fTeo35cxkoD7mC7Tm7sJXtx1ZHcdMQf9ALjBqBFOl8yYH9TZlA70K76EZeyKIWY49i5pOJsPoV96&#10;fElcLJcpCTfQsrA2G8tj6UhlZHjbvTJnBxkC6vcE50VkxTs1+txej+UhgGySVJHnntWBftzeJPbw&#10;0uLzuL6nrLf/g8VvAAAA//8DAFBLAwQUAAYACAAAACEAGuYr5uAAAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU+DQBSE7yb+h80z8WYXqyClPJqGpDExemjtxduD3QIp+xbZbYv+eteTHiczmfkm&#10;X02mF2c9us4ywv0sAqG5tqrjBmH/vrlLQThPrKi3rBG+tINVcX2VU6bshbf6vPONCCXsMkJovR8y&#10;KV3dakNuZgfNwTvY0ZAPcmykGukSyk0v51GUSEMdh4WWBl22uj7uTgbhpdy80baam/S7L59fD+vh&#10;c/8RI97eTOslCK8n/xeGX/yADkVgquyJlRM9QppEDyGKkDyCCP4iXiQgKoSnOAVZ5PL/geIHAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJhqAui0CAABXBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGuYr5uAAAAAIAQAADwAAAAAAAAAAAAAAAACH&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-left:430.1pt;margin-top:3.15pt;height:34.7pt;width:49.65pt;z-index:251659264;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAV1GfftoAAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PzU7DMBCE70i8g7VI3KjdoKRpmk2FIlVICA4tvXBzYjeJ&#10;aq9D7P7A02NOcBzNaOabcn21hp315AdHCPOZAKapdWqgDmH/vnnIgfkgSUnjSCN8aQ/r6vamlIVy&#10;F9rq8y50LJaQLyRCH8JYcO7bXlvpZ27UFL2Dm6wMUU4dV5O8xHJreCJExq0cKC70ctR1r9vj7mQR&#10;XurNm9w2ic2/Tf38engaP/cfKeL93VysgAV9DX9h+MWP6FBFpsadSHlmEPJMJDGKkD0Ci/4yXabA&#10;GoRFugBelfz/geoHUEsDBBQAAAAIAIdO4kBZMHnPKQIAAGQEAAAOAAAAZHJzL2Uyb0RvYy54bWyt&#10;VE1v2zAMvQ/YfxB0X+1k/UiDOEXWIsOAYC3QDjsrshwbkERNUmJnv35PtpsW3Q497KJQJP3I90hl&#10;cdMZzQ7Kh4ZswSdnOWfKSiobuyv4j6f1pxlnIQpbCk1WFfyoAr9ZfvywaN1cTakmXSrPAGLDvHUF&#10;r2N08ywLslZGhDNyyiJYkTci4up3WelFC3Sjs2meX2Yt+dJ5kioEeO+GIB8R/XsAqaoaqe5I7o2y&#10;cUD1SosISqFuXODLvtuqUjLeV1VQkemCg2nsTxSBvU1ntlyI+c4LVzdybEG8p4U3nIxoLIqeoO5E&#10;FGzvm7+gTCM9BarimSSTDUR6RcBikr/R5rEWTvVcIHVwJ9HD/4OV3w8PnjUlNoEzKwwG/qS6yL5Q&#10;xyZJndaFOZIeHdJiB3fKHP0BzkS6q7xJv6DDEIe2x5O2CUzCefk5n02vOJMInZ/ns6tpQslePnY+&#10;xK+KDEtGwT1G1ysqDpsQh9TnlFTL0rrRGn4x15a1qcBF3n9wigBcW9RIFIZWkxW7bTf2v6XyCFqe&#10;hrUITq4bFN+IEB+Exx6ACV5KvMdRaUIRGi3OavK//+VP+RgPopy12KuCh1974RVn+pvF4K4nYI9F&#10;7C/nF1dTXPzryPZ1xO7NLWF1MRx015spP+pns/JkfuJBrVJVhISVqF3w+GzexmHb8SClWq36JKye&#10;E3FjH51M0IOcq32kqumVTjIN2ozqYfn6WY0PJW3363uf9fLnsPwDUEsDBAoAAAAAAIdO4kAAAAAA&#10;AAAAAAAAAAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOlkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUi&#10;S6RsYNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQw&#10;t81EnGxtIwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg2&#10;4Ru5RrMcsBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfubl&#10;IPcAAADhAQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtA&#10;qBxgZE8Si2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjC&#10;Sh6R5aa+vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbY&#10;wucQxfaQrk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHx&#10;CiE+w5g0lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQA&#10;FAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAnAQAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAB+AwAAX3JlbHMvUEsB&#10;AhQAFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAogMAAF9yZWxzLy5yZWxzUEsB&#10;AhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAA&#10;CACHTuJAV1GfftoAAAAIAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQA&#10;FAAAAAgAh07iQFkwec8pAgAAZAQAAA4AAAAAAAAAAQAgAAAAKQEAAGRycy9lMm9Eb2MueG1sUEsF&#10;BgAAAAAGAAYAWQEAAMQFAAAAAA==&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0.5pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="001F12E8" w:rsidRDefault="001F12E8">
+                  <w:p w14:paraId="2D9903FE">
                     <w:r>
-                      <w:rPr>
-[...1 lines deleted...]
-                      </w:rPr>
                       <w:drawing>
-                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="197F9416" wp14:editId="4E60D5E6">
-                          <wp:extent cx="418721" cy="347980"/>
+                        <wp:inline distT="0" distB="0" distL="0" distR="0">
+                          <wp:extent cx="418465" cy="347980"/>
                           <wp:effectExtent l="0" t="0" r="635" b="0"/>
                           <wp:docPr id="2" name="Picture 2">
                             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId3"/>
                           </wp:docPr>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
-                                  <pic:cNvPr id="2" name="WhatsApp Image 2024-04-13 at 22.46.08_f3e46235.jpg"/>
-                                  <pic:cNvPicPr/>
+                                  <pic:cNvPr id="2" name="Picture 2"/>
+                                  <pic:cNvPicPr>
+                                    <a:picLocks noChangeAspect="1"/>
+                                  </pic:cNvPicPr>
                                 </pic:nvPicPr>
                                 <pic:blipFill>
                                   <a:blip r:embed="rId4" cstate="print">
                                     <a:extLst>
                                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                       </a:ext>
                                     </a:extLst>
                                   </a:blip>
                                   <a:stretch>
                                     <a:fillRect/>
                                   </a:stretch>
                                 </pic:blipFill>
                                 <pic:spPr>
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
                                     <a:ext cx="429651" cy="357063"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                 </pic:spPr>
                               </pic:pic>
                             </a:graphicData>
                           </a:graphic>
                         </wp:inline>
                       </w:drawing>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="-1899349959"/>
       <w:docPartObj>
-        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
-        <w:docPartUnique/>
+        <w:docPartGallery w:val="AutoText"/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:rtl/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00621F3A" w:rsidRPr="00666982" w:rsidRDefault="00856E25" w:rsidP="00856E25">
+      <w:p w14:paraId="053486F3">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="13"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-            <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:rtl/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+            <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:rtl/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00621F3A" w:rsidRDefault="008E1FD1" w:rsidP="00DB125C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="0DA7DC82">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="24" w:space="2" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="24" w:space="2"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D7D788A" wp14:editId="4185FEDB">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4451985</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>104503</wp:posOffset>
+                <wp:posOffset>104140</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1130935" cy="299085"/>
               <wp:effectExtent l="0" t="0" r="0" b="5715"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Text Box 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1130935" cy="299085"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="008E1FD1" w:rsidRDefault="008E1FD1" w:rsidP="008E1FD1">
+                        <w:p w14:paraId="064E71CB">
                           <w:r>
-                            <w:rPr>
-[...1 lines deleted...]
-                            </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="779DBEE2" wp14:editId="79B0E5E0">
-                                <wp:extent cx="885639" cy="195943"/>
+                              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                <wp:extent cx="885190" cy="195580"/>
                                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                                 <wp:docPr id="10" name="Picture 10">
                                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
                                 </wp:docPr>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
-                                        <pic:cNvPr id="6" name="by.png"/>
-                                        <pic:cNvPicPr/>
+                                        <pic:cNvPr id="10" name="Picture 10"/>
+                                        <pic:cNvPicPr>
+                                          <a:picLocks noChangeAspect="1"/>
+                                        </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId2" cstate="print">
                                           <a:extLst>
                                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                             </a:ext>
                                           </a:extLst>
                                         </a:blip>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr>
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="888028" cy="196472"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-                      <a:prstTxWarp prst="textNoShape">
-[...1 lines deleted...]
-                      </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2D7D788A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 6" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:350.55pt;margin-top:8.25pt;width:89.05pt;height:23.55pt;z-index:251673088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8ANM6MAIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8rjHiFFmLDAOC&#10;tkBS9KzIUmzAEjVJiZ39+lFynAbdTsMuMiVSpN57pBf3rarJSVhXgc7pcJBSIjSHotKHnL7u1l/u&#10;KHGe6YLVoEVOz8LR++XnT4vGZGIEJdSFsASTaJc1Jqel9yZLEsdLoZgbgBEanRKsYh639pAUljWY&#10;XdXJKE1nSQO2MBa4cA5PHzsnXcb8Ugrun6V0wpM6p/g2H1cb131Yk+WCZQfLTFnxyzPYP7xCsUpj&#10;0WuqR+YZOdrqj1Sq4hYcSD/goBKQsuIiYkA0w/QDmm3JjIhYkBxnrjS5/5eWP51eLKmKnM4o0Uyh&#10;RDvRevINWjIL7DTGZRi0NRjmWzxGlftzh4cBdCutCl+EQ9CPPJ+v3IZkPFwajtP5eEoJR99oPk/v&#10;piFN8n7bWOe/C1AkGDm1qF2klJ02znehfUgopmFd1XXUr9akQQDjaRovXD2YvNZYI2Do3hos3+7b&#10;iHjU49hDcUZ4Frr2cIavK3zDhjn/wiz2AyLCHvfPuMgasBZcLEpKsL/+dh7iUSb0UtJgf+XU/Twy&#10;Kyipf2gUcD6cTEJDxs1k+nWEG3vr2d969FE9ALbwEKfJ8GiGeF/3prSg3nAUVqEqupjmWDunvjcf&#10;fNf1OEpcrFYxCFvQML/RW8ND6sBqYHjXvjFrLjJ4FPAJ+k5k2Qc1uthOj9XRg6yiVIHnjtUL/di+&#10;UezLqIX5uN3HqPcfwvI3AAAA//8DAFBLAwQUAAYACAAAACEAq7NQl+AAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLMLmFJElqYhaUyMHlp78TawUyCys8huW/TXu570OHlf&#10;3vumWM9mEGeaXG9ZQbyIQBA3VvfcKji8be8yEM4jaxwsk4IvcrAur68KzLW98I7Oe9+KUMIuRwWd&#10;92MupWs6MugWdiQO2dFOBn04p1bqCS+h3AwyiaJUGuw5LHQ4UtVR87E/GQXP1fYVd3Visu+heno5&#10;bsbPw/tSqdubefMIwtPs/2D41Q/qUAan2p5YOzEoWEVxHNAQpEsQAchWDwmIWkF6n4IsC/n/g/IH&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/ADTOjACAABYBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq7NQl+AAAAAJAQAADwAAAAAAAAAAAAAA&#10;AACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-left:350.55pt;margin-top:8.2pt;height:23.55pt;width:89.05pt;z-index:251663360;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAtk7YydsAAAAJ&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2Py07DMBBF90j8gzVI7KidQNOQxqlQpAoJwaKlG3ZOPE2i&#10;2uMQuw/4eswKlqN7dO+ZcnWxhp1w8oMjCclMAENqnR6ok7B7X9/lwHxQpJVxhBK+0MOqur4qVaHd&#10;mTZ42oaOxRLyhZLQhzAWnPu2R6v8zI1IMdu7yaoQz6njelLnWG4NT4XIuFUDxYVejVj32B62Ryvh&#10;pV6/qU2T2vzb1M+v+6fxc/cxl/L2JhFLYAEv4Q+GX/2oDlV0atyRtGdGwkIkSURjkD0Ai0C+eEyB&#10;NRKy+znwquT/P6h+AFBLAwQUAAAACACHTuJAS9kp3yoCAABlBAAADgAAAGRycy9lMm9Eb2MueG1s&#10;rVRNj9sgEL1X6n9A3Bs7n91EcVbpRqkqrborZaueCcYxEjAUSOz013fATjba9rCHXvDADG94b2a8&#10;vG+1IifhvART0OEgp0QYDqU0h4L+eNl+uqPEB2ZKpsCIgp6Fp/erjx+WjV2IEdSgSuEIghi/aGxB&#10;6xDsIss8r4VmfgBWGHRW4DQLuHWHrHSsQXStslGez7IGXGkdcOE9nm46J+0R3XsAoaokFxvgRy1M&#10;6FCdUCwgJV9L6+kqvbaqBA9PVeVFIKqgyDSkFZOgvY9rtlqyxcExW0veP4G95wlvOGkmDSa9Qm1Y&#10;YOTo5F9QWnIHHqow4KCzjkhSBFkM8zfa7GpmReKCUnt7Fd3/P1j+/fTsiCwLOqPEMI0FfxFtIF+g&#10;JbOoTmP9AoN2FsNCi8fYM5dzj4eRdFs5Hb9Ih6AftT1ftY1gPF4ajvP5eEoJR99oPs/vphEme71t&#10;nQ9fBWgSjYI6rF2SlJ0efehCLyExmYGtVCrVTxnSIIHxNE8Xrh4EVwZzRA7dW6MV2n3bE9tDeUZe&#10;Drq+8JZvJSZ/ZD48M4eNgFRwVMITLpUCTAK9RUkN7ve/zmM81ge9lDTYWAX1v47MCUrUN4OVmw8n&#10;k9iJaTOZfh7hxt169rcec9QPgL07xKG0PJkxPqiLWTnQP3Gi1jErupjhmLug4WI+hK7dcSK5WK9T&#10;EPaeZeHR7CyP0J2c62OASialo0ydNr162H2pVv2kxPa+3aeo17/D6g9QSwMECgAAAAAAh07iQAAA&#10;AAAAAAAAAAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8u&#10;cmVsc6WQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkW&#10;tSJLpGxg1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0&#10;VDC3zUScbG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7u&#10;yDbhG7lGsxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+&#10;5uUg9wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0&#10;S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIw&#10;OMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2Rd&#10;NtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOs&#10;QfEKIT7DmDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwEC&#10;FAAUAAAACACHTuJAfublIPcAAADhAQAAEwAAAAAAAAABACAAAACeBAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAIADAABfcmVscy9Q&#10;SwECFAAUAAAACACHTuJAihRmPNEAAACUAQAACwAAAAAAAAABACAAAACkAwAAX3JlbHMvLnJlbHNQ&#10;SwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQA&#10;AAAIAIdO4kC2TtjJ2wAAAAkBAAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwEC&#10;FAAUAAAACACHTuJAS9kp3yoCAABlBAAADgAAAAAAAAABACAAAAAqAQAAZHJzL2Uyb0RvYy54bWxQ&#10;SwUGAAAAAAYABgBZAQAAxgUAAAAA&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0.5pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="008E1FD1" w:rsidRDefault="008E1FD1" w:rsidP="008E1FD1">
+                  <w:p w14:paraId="064E71CB">
                     <w:r>
-                      <w:rPr>
-[...1 lines deleted...]
-                      </w:rPr>
                       <w:drawing>
-                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="779DBEE2" wp14:editId="79B0E5E0">
-                          <wp:extent cx="885639" cy="195943"/>
+                        <wp:inline distT="0" distB="0" distL="0" distR="0">
+                          <wp:extent cx="885190" cy="195580"/>
                           <wp:effectExtent l="0" t="0" r="0" b="0"/>
                           <wp:docPr id="10" name="Picture 10">
                             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
                           </wp:docPr>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
-                                  <pic:cNvPr id="6" name="by.png"/>
-                                  <pic:cNvPicPr/>
+                                  <pic:cNvPr id="10" name="Picture 10"/>
+                                  <pic:cNvPicPr>
+                                    <a:picLocks noChangeAspect="1"/>
+                                  </pic:cNvPicPr>
                                 </pic:nvPicPr>
                                 <pic:blipFill>
                                   <a:blip r:embed="rId2" cstate="print">
                                     <a:extLst>
                                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                       </a:ext>
                                     </a:extLst>
                                   </a:blip>
                                   <a:stretch>
                                     <a:fillRect/>
                                   </a:stretch>
                                 </pic:blipFill>
                                 <pic:spPr>
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
                                     <a:ext cx="888028" cy="196472"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                 </pic:spPr>
                               </pic:pic>
                             </a:graphicData>
                           </a:graphic>
                         </wp:inline>
                       </w:drawing>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="008E4DE2">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24AE850E" wp14:editId="563326A1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>5498899</wp:posOffset>
+                <wp:posOffset>5498465</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>19050</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="630555" cy="440690"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Text Box 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="630555" cy="440690"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="001F12E8" w:rsidRDefault="001F12E8" w:rsidP="001F12E8">
+                        <w:p w14:paraId="40BB16FB">
                           <w:r>
-                            <w:rPr>
-[...1 lines deleted...]
-                            </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="342E67DF" wp14:editId="7353AB34">
-                                <wp:extent cx="418721" cy="347980"/>
+                              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                <wp:extent cx="418465" cy="347980"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="5" name="Picture 5">
                                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId3"/>
                                 </wp:docPr>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
-                                        <pic:cNvPr id="2" name="WhatsApp Image 2024-04-13 at 22.46.08_f3e46235.jpg"/>
-                                        <pic:cNvPicPr/>
+                                        <pic:cNvPr id="5" name="Picture 5"/>
+                                        <pic:cNvPicPr>
+                                          <a:picLocks noChangeAspect="1"/>
+                                        </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId4" cstate="print">
                                           <a:extLst>
                                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                             </a:ext>
                                           </a:extLst>
                                         </a:blip>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr>
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="429651" cy="357063"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-                      <a:prstTxWarp prst="textNoShape">
-[...1 lines deleted...]
-                      </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="24AE850E" id="Text Box 4" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:433pt;margin-top:1.5pt;width:49.65pt;height:34.7pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBd+oxkLwIAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0igwNaIULFWTJOq&#10;thJMfTaOTSLZPs82JOyv39khFHV7mvbinO/O9+P77rK467QiR+F8A6ak41FOiTAcqsbsS/pju/70&#10;hRIfmKmYAiNKehKe3i0/fli0thATqEFVwhEMYnzR2pLWIdgiyzyvhWZ+BFYYNEpwmgW8un1WOdZi&#10;dK2ySZ7PsxZcZR1w4T1qH3ojXab4UgoenqX0IhBVUqwtpNOlcxfPbLlgxd4xWzf8XAb7hyo0awwm&#10;vYR6YIGRg2v+CKUb7sCDDCMOOgMpGy5SD9jNOH/XzaZmVqReEBxvLzD5/xeWPx1fHGmqkk4pMUwj&#10;RVvRBfIVOjKN6LTWF+i0segWOlQjy4PeozI23Umn4xfbIWhHnE8XbGMwjsr5TT6bzSjhaJpO8/lt&#10;wj57e2ydD98EaBKFkjqkLiHKjo8+YCHoOrjEXAbWjVKJPmVIGxPM8vTgYsEXyuDD2EJfapRCt+tS&#10;wzdDGzuoTtidg346vOXrBmt4ZD68MIfjgA3hiIdnPKQCzAVniZIa3K+/6aM/soRWSlocr5L6nwfm&#10;BCXqu0H+bscIAs5jukxnnyd4cdeW3bXFHPQ94ASPcZksT2L0D2oQpQP9ipuwilnRxAzH3CUNg3gf&#10;+qHHTeJitUpOOIGWhUezsTyGjqhGhLfdK3P2TENA/p5gGERWvGOj9+35WB0CyCZRFXHuUT3Dj9Ob&#10;GDxvWlyP63vyevsfLH8DAAD//wMAUEsDBBQABgAIAAAAIQBsxCyl4QAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqENKQ5rGqapIFRKCQ0sv3Daxm0TE6xC7beDrWU5wGq1m&#10;NfMmX0+2F2cz+s6RgvtZBMJQ7XRHjYLD2/YuBeEDksbekVHwZTysi+urHDPtLrQz531oBIeQz1BB&#10;G8KQSenr1lj0MzcYYu/oRouBz7GResQLh9texlGUSIsdcUOLgylbU3/sT1bBc7l9xV0V2/S7L59e&#10;jpvh8/C+UOr2ZtqsQAQzhb9n+MVndCiYqXIn0l70CtIk4S1BwZyF/WWymIOoFDzGDyCLXP4fUPwA&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXfqMZC8CAABXBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAbMQspeEAAAAIAQAADwAAAAAAAAAAAAAA&#10;AACJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-left:432.95pt;margin-top:1.5pt;height:34.7pt;width:49.65pt;z-index:251659264;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAuQXb1NoAAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PzU7DMBCE70i8g7VI3KjTQEKaZlOhSBUSgkNLL9w2sZtE&#10;je0Quz/w9CwnOI5mNPNNsbqYQZz05HtnEeazCIS2jVO9bRF27+u7DIQPZBUNzmqEL+1hVV5fFZQr&#10;d7YbfdqGVnCJ9TkhdCGMuZS+6bQhP3Ojtuzt3WQosJxaqSY6c7kZZBxFqTTUW17oaNRVp5vD9mgQ&#10;Xqr1G23q2GTfQ/X8un8aP3cfCeLtzTxaggj6Ev7C8IvP6FAyU+2OVnkxIGRpsuAowj1fYn+RJjGI&#10;GuExfgBZFvL/gfIHUEsDBBQAAAAIAIdO4kAMxOKsKgIAAGQEAAAOAAAAZHJzL2Uyb0RvYy54bWyt&#10;VMFu2zAMvQ/YPwi6r3a6JFuDOkXWoMOAYi3QDjsrslwbkERNUmJ3X78nOUmDbocedpEpkiL5Hklf&#10;Xg1Gs53yoSNb8clZyZmykurOPlX8x+PNh8+chShsLTRZVfFnFfjV8v27y94t1Dm1pGvlGYLYsOhd&#10;xdsY3aIogmyVEeGMnLIwNuSNiLj6p6L2okd0o4vzspwXPfnaeZIqBGjXo5HvI/q3BKSm6aRak9wa&#10;ZeMY1SstIiCFtnOBL3O1TaNkvGuaoCLTFQfSmE8kgbxJZ7G8FIsnL1zbyX0J4i0lvMJkRGeR9Bhq&#10;LaJgW9/9Fcp00lOgJp5JMsUIJDMCFJPyFTcPrXAqYwHVwR1JD/8vrPy+u/esqys+5cwKg4Y/qiGy&#10;LzSwaWKnd2EBpwcHtzhAjZk56AOUCfTQeJO+gMNgB7fPR25TMAnl/GM5m804kzBNp+X8InNfvDx2&#10;PsSvigxLQsU9WpcZFbvbEFEIXA8uKZelm07r3D5tWZ8SzMr84GjBC23xMEEYS01SHDbDHteG6mfA&#10;8jSORXDypkPyWxHivfCYAyDBpsQ7HI0mJKG9xFlL/ve/9Mkf7YGVsx5zVfHwayu84kx/s2jcxQTo&#10;MYj5Mp19OsfFn1o2pxa7NdeE0Z1gJ53MYvKP+iA2nsxPLNQqZYVJWIncFY8H8TqO046FlGq1yk4Y&#10;PSfirX1wMoUe6VxtIzVdZjrRNHKzZw/DlxuwX5Q03af37PXyc1j+AVBLAwQKAAAAAACHTuJAAAAA&#10;AAAAAAAAAAAABgAAAF9yZWxzL1BLAwQUAAAACACHTuJAihRmPNEAAACUAQAACwAAAF9yZWxzLy5y&#10;ZWxzpZDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltGMtn69vMOg2X0tqN+oe8T//7wmRa1&#10;IkukbGDX9aAwO/IxBwPvl+PTCyipNnu7UEYDNxQ4jI8P+zMutrYjmWMR1ShZDMy1lletxc2YrHRU&#10;MLfNRJxsbSMHXay72oB66Ptnzb8ZMG6Y6uQN8MkPoC630sx/2Ck6JqGpdo6SpmmK7h5VB7Zlju7I&#10;NuEbuUazHLAa8CwaB2pZ134EfV+/+6fe00c+47rVfoeM649Xb7ocvwBQSwMEFAAAAAgAh07iQH7m&#10;5SD3AAAA4QEAABMAAABbQ29udGVudF9UeXBlc10ueG1slZFBTsMwEEX3SNzB8hYlTrtACCXpgrRL&#10;QKgcYGRPEotkbHlMaG+Pk7YbRJFY2jP/vye73BzGQUwY2Dqq5CovpEDSzljqKvm+32UPUnAEMjA4&#10;wkoekeWmvr0p90ePLFKauJJ9jP5RKdY9jsC580hp0rowQkzH0CkP+gM6VOuiuFfaUUSKWZw7ZF02&#10;2MLnEMX2kK5PJgEHluLptDizKgneD1ZDTKZqIvODkp0JeUouO9xbz3dJQ6pfCfPkOuCce0lPE6xB&#10;8QohPsOYNJQJrIz7ooBT/nfJbDly5trWasybwE2KveF0sbrWjmvXOP3f8u2SunSr5YPqb1BLAQIU&#10;ABQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAAAAAAAEAIAAAAJ0EAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAAAAAAAAAAAQAAAAfwMAAF9yZWxzL1BL&#10;AQIUABQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAAAAAAAEAIAAAAKMDAABfcmVscy8ucmVsc1BL&#10;AQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAEAAAAAAAAABkcnMvUEsBAhQAFAAA&#10;AAgAh07iQLkF29TaAAAACAEAAA8AAAAAAAAAAQAgAAAAIgAAAGRycy9kb3ducmV2LnhtbFBLAQIU&#10;ABQAAAAIAIdO4kAMxOKsKgIAAGQEAAAOAAAAAAAAAAEAIAAAACkBAABkcnMvZTJvRG9jLnhtbFBL&#10;BQYAAAAABgAGAFkBAADFBQAAAAA=&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0.5pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="001F12E8" w:rsidRDefault="001F12E8" w:rsidP="001F12E8">
+                  <w:p w14:paraId="40BB16FB">
                     <w:r>
-                      <w:rPr>
-[...1 lines deleted...]
-                      </w:rPr>
                       <w:drawing>
-                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="342E67DF" wp14:editId="7353AB34">
-                          <wp:extent cx="418721" cy="347980"/>
+                        <wp:inline distT="0" distB="0" distL="0" distR="0">
+                          <wp:extent cx="418465" cy="347980"/>
                           <wp:effectExtent l="0" t="0" r="635" b="0"/>
                           <wp:docPr id="5" name="Picture 5">
                             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId3"/>
                           </wp:docPr>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
-                                  <pic:cNvPr id="2" name="WhatsApp Image 2024-04-13 at 22.46.08_f3e46235.jpg"/>
-                                  <pic:cNvPicPr/>
+                                  <pic:cNvPr id="5" name="Picture 5"/>
+                                  <pic:cNvPicPr>
+                                    <a:picLocks noChangeAspect="1"/>
+                                  </pic:cNvPicPr>
                                 </pic:nvPicPr>
                                 <pic:blipFill>
                                   <a:blip r:embed="rId4" cstate="print">
                                     <a:extLst>
                                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                       </a:ext>
                                     </a:extLst>
                                   </a:blip>
                                   <a:stretch>
                                     <a:fillRect/>
                                   </a:stretch>
                                 </pic:blipFill>
                                 <pic:spPr>
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
                                     <a:ext cx="429651" cy="357063"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                 </pic:spPr>
                               </pic:pic>
                             </a:graphicData>
                           </a:graphic>
                         </wp:inline>
                       </w:drawing>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="-130790240"/>
       <w:docPartObj>
-        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
-        <w:docPartUnique/>
+        <w:docPartGallery w:val="AutoText"/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
-        <w:noProof/>
+        <w:rtl/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="-1249263584"/>
           <w:docPartObj>
-            <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
-            <w:docPartUnique/>
+            <w:docPartGallery w:val="AutoText"/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
-            <w:noProof/>
+            <w:rtl/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:p w:rsidR="00621F3A" w:rsidRDefault="000A1B51" w:rsidP="000A1B51">
+          <w:p w14:paraId="3A660568">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
+              <w:pStyle w:val="13"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:noProof/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...1 lines deleted...]
-    <w:p w:rsidR="002644F8" w:rsidRDefault="002644F8" w:rsidP="00BA2E56">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002644F8" w:rsidRDefault="002644F8" w:rsidP="00BA2E56">
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...53 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid"/>
+      <w:tblStyle w:val="21"/>
       <w:bidiVisual/>
       <w:tblW w:w="9630" w:type="dxa"/>
       <w:tblInd w:w="120" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblLayout w:type="autofit"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4927"/>
       <w:gridCol w:w="4703"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00621F3A" w:rsidRPr="00812DFB" w:rsidTr="00812DFB">
+    <w:tr w14:paraId="0EC67C50">
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4927" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00621F3A" w:rsidRPr="00856E25" w:rsidRDefault="00856E25" w:rsidP="008B5763">
+        <w:p w14:paraId="10B763D6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="6563"/>
             </w:tabs>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
             <w:rPr>
-              <w:rStyle w:val="Strong"/>
-              <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:rStyle w:val="20"/>
+              <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:rtl/>
               <w:lang w:bidi="ar-IQ"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00856E25">
+          <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:rtl/>
             </w:rPr>
-            <w:t xml:space="preserve">عنوان البحث </w:t>
+            <w:t>عنوان البحث</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4703" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00621F3A" w:rsidRPr="00812DFB" w:rsidRDefault="00856E25" w:rsidP="00856E25">
+        <w:p w14:paraId="55F88F01">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4156"/>
               <w:tab w:val="left" w:pos="7485"/>
             </w:tabs>
-            <w:jc w:val="right"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
             <w:rPr>
-              <w:rStyle w:val="Strong"/>
+              <w:rStyle w:val="20"/>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rStyle w:val="Strong"/>
-[...2 lines deleted...]
-              <w:szCs w:val="18"/>
+              <w:rStyle w:val="20"/>
+              <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rtl/>
               <w:lang w:bidi="ar-IQ"/>
             </w:rPr>
             <w:t>أسماء الباحثين مع اللقب العلمي</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00621F3A" w:rsidRPr="008365AB" w:rsidRDefault="00621F3A" w:rsidP="00CB2F14">
+  <w:p w14:paraId="119BA145">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4156"/>
         <w:tab w:val="left" w:pos="7485"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Strong"/>
+        <w:rStyle w:val="20"/>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Strong"/>
-        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rStyle w:val="20"/>
+        <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                                                                         </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00621F3A" w:rsidRPr="00800123" w:rsidRDefault="00621F3A" w:rsidP="001050A6">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="49EEACE9">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4156"/>
+        <w:tab w:val="left" w:pos="7485"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="ae_Ouhod" w:hAnsi="ae_Ouhod" w:eastAsia="Calibri" w:cs="ae_Ouhod"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="cs" w:ascii="ae_Ouhod" w:hAnsi="ae_Ouhod" w:eastAsia="Calibri" w:cs="ae_Ouhod"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:rtl/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
+      <w:t xml:space="preserve">عنوان البحث </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0236DD84">
+    <w:pPr>
+      <w:pStyle w:val="16"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1348"/>
+        <w:tab w:val="clear" w:pos="4153"/>
+        <w:tab w:val="clear" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rtl/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="3B752AD2">
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="1"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00800123">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> مجلة الإدارة والاقتصاد </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
+      <w:t xml:space="preserve">           </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                     </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                         </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                   المجلد</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00021FA6">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
-[...128 lines deleted...]
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t>xx</w:t>
     </w:r>
-    <w:r w:rsidRPr="00800123">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
-      <w:t>)</w:t>
+      <w:t xml:space="preserve">، </w:t>
     </w:r>
-    <w:r w:rsidRPr="00800123">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
-      <w:t xml:space="preserve"> /</w:t>
+      <w:t>العدد</w:t>
     </w:r>
-    <w:r w:rsidRPr="00800123">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00800123">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...34 lines deleted...]
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
-    <w:r w:rsidRPr="00800123">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...10 lines deleted...]
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
-      <w:t>/</w:t>
+      <w:t xml:space="preserve">، </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
-[...11 lines deleted...]
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t>xxxxxx</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
-      <w:t xml:space="preserve"> / لسنة </w:t>
+      <w:t xml:space="preserve">، </w:t>
     </w:r>
-    <w:r w:rsidR="00856E25">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t>xxxx</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00856E25" w:rsidRPr="00800123" w:rsidRDefault="00856E25" w:rsidP="00327268">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="615FD603">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="1"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:bidi w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00EC42BC">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
-      <w:t xml:space="preserve">Journal of Administration </w:t>
-[...54 lines deleted...]
-      <w:t xml:space="preserve">                                       </w:t>
+      <w:t xml:space="preserve">Journal of Administration and Economics                                                                 </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Vol.</w:t>
     </w:r>
-    <w:r w:rsidRPr="00707CBA">
+    <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>xx</w:t>
-[...35 lines deleted...]
-      <w:t xml:space="preserve">   </w:t>
+      <w:t xml:space="preserve">xx, Issue xxx, </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t xml:space="preserve">xxxxxxx </w:t>
-[...26 lines deleted...]
-      <w:t xml:space="preserve">Year </w:t>
+      <w:t xml:space="preserve">xxxxxxx, </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>xxxx</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="09A41E1A">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="4667135D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4667135D"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1-"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="502" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="70B76EF0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="70B76EF0"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:hint="default" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
-        <w:i/>
-[...1 lines deleted...]
-        <w:lang w:bidi="ar-IQ"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...4163 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="15"/>
-[...94 lines deleted...]
-  <w:num w:numId="34">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...28 lines deleted...]
-    <w:abstractNumId w:val="34"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+  <w:zoom w:percent="120"/>
+  <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
-    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C752D"/>
     <w:rsid w:val="0000105F"/>
     <w:rsid w:val="000025AE"/>
     <w:rsid w:val="00004707"/>
     <w:rsid w:val="00004E48"/>
     <w:rsid w:val="00016475"/>
     <w:rsid w:val="00017388"/>
     <w:rsid w:val="00021B6D"/>
     <w:rsid w:val="00021FA6"/>
     <w:rsid w:val="0003108D"/>
     <w:rsid w:val="00034537"/>
     <w:rsid w:val="0003778E"/>
     <w:rsid w:val="00041BE3"/>
     <w:rsid w:val="00050E81"/>
     <w:rsid w:val="00060DEB"/>
     <w:rsid w:val="00062164"/>
     <w:rsid w:val="00072023"/>
     <w:rsid w:val="000733A8"/>
     <w:rsid w:val="00082A2C"/>
@@ -21726,105 +17732,109 @@
     <w:rsid w:val="00195DDC"/>
     <w:rsid w:val="001A201A"/>
     <w:rsid w:val="001B0B1C"/>
     <w:rsid w:val="001B1A51"/>
     <w:rsid w:val="001C14C9"/>
     <w:rsid w:val="001C4349"/>
     <w:rsid w:val="001C752D"/>
     <w:rsid w:val="001D31EA"/>
     <w:rsid w:val="001D4D4F"/>
     <w:rsid w:val="001E0E03"/>
     <w:rsid w:val="001F0E8A"/>
     <w:rsid w:val="001F12E8"/>
     <w:rsid w:val="00201D9A"/>
     <w:rsid w:val="00210E1A"/>
     <w:rsid w:val="002132ED"/>
     <w:rsid w:val="002137EA"/>
     <w:rsid w:val="00213ABA"/>
     <w:rsid w:val="00215CD2"/>
     <w:rsid w:val="00221F7E"/>
     <w:rsid w:val="0022648A"/>
     <w:rsid w:val="0023491C"/>
     <w:rsid w:val="0023500E"/>
     <w:rsid w:val="002366B4"/>
     <w:rsid w:val="00237123"/>
     <w:rsid w:val="002505A2"/>
+    <w:rsid w:val="002547F2"/>
     <w:rsid w:val="0025605E"/>
     <w:rsid w:val="00262215"/>
     <w:rsid w:val="00262DBA"/>
     <w:rsid w:val="00263EE3"/>
     <w:rsid w:val="00264039"/>
     <w:rsid w:val="002644F8"/>
     <w:rsid w:val="0026669E"/>
     <w:rsid w:val="002726D8"/>
     <w:rsid w:val="00273570"/>
     <w:rsid w:val="00276A03"/>
     <w:rsid w:val="00283841"/>
     <w:rsid w:val="00284E5B"/>
     <w:rsid w:val="00285745"/>
     <w:rsid w:val="002874FA"/>
     <w:rsid w:val="002907A5"/>
     <w:rsid w:val="00290E1B"/>
     <w:rsid w:val="00295410"/>
     <w:rsid w:val="00296E05"/>
     <w:rsid w:val="002979EC"/>
+    <w:rsid w:val="002A0A73"/>
     <w:rsid w:val="002A1607"/>
     <w:rsid w:val="002A5318"/>
     <w:rsid w:val="002A5AFB"/>
     <w:rsid w:val="002A73EA"/>
     <w:rsid w:val="002B2D09"/>
     <w:rsid w:val="002B570B"/>
     <w:rsid w:val="002C44E6"/>
     <w:rsid w:val="002C7F14"/>
     <w:rsid w:val="002D08A7"/>
     <w:rsid w:val="002D263A"/>
     <w:rsid w:val="002D3339"/>
     <w:rsid w:val="002E033D"/>
     <w:rsid w:val="002E46AF"/>
+    <w:rsid w:val="002E5BD7"/>
     <w:rsid w:val="002F02FE"/>
     <w:rsid w:val="002F2F08"/>
     <w:rsid w:val="002F5677"/>
     <w:rsid w:val="003070B7"/>
     <w:rsid w:val="00313D38"/>
     <w:rsid w:val="00315BA8"/>
     <w:rsid w:val="0032198A"/>
     <w:rsid w:val="00323BA8"/>
     <w:rsid w:val="0032507C"/>
     <w:rsid w:val="003267E6"/>
     <w:rsid w:val="00327268"/>
     <w:rsid w:val="00331765"/>
     <w:rsid w:val="00336A3A"/>
     <w:rsid w:val="003418FD"/>
     <w:rsid w:val="0034361D"/>
     <w:rsid w:val="00343F59"/>
     <w:rsid w:val="003456CB"/>
     <w:rsid w:val="003472CE"/>
     <w:rsid w:val="003534A3"/>
     <w:rsid w:val="003543C9"/>
     <w:rsid w:val="00371804"/>
     <w:rsid w:val="003724AB"/>
     <w:rsid w:val="00374824"/>
+    <w:rsid w:val="00374E46"/>
     <w:rsid w:val="0037679C"/>
     <w:rsid w:val="00381133"/>
     <w:rsid w:val="0038193F"/>
     <w:rsid w:val="003858C6"/>
     <w:rsid w:val="00387BB8"/>
     <w:rsid w:val="00390020"/>
     <w:rsid w:val="00394E02"/>
     <w:rsid w:val="0039617C"/>
     <w:rsid w:val="0039780F"/>
     <w:rsid w:val="003A1328"/>
     <w:rsid w:val="003A6929"/>
     <w:rsid w:val="003B45EB"/>
     <w:rsid w:val="003C5F8B"/>
     <w:rsid w:val="003C615C"/>
     <w:rsid w:val="003D08A3"/>
     <w:rsid w:val="003D175E"/>
     <w:rsid w:val="003E08AE"/>
     <w:rsid w:val="003E249C"/>
     <w:rsid w:val="003E25A6"/>
     <w:rsid w:val="003E35CC"/>
     <w:rsid w:val="003E420A"/>
     <w:rsid w:val="003E5B88"/>
     <w:rsid w:val="003F0247"/>
     <w:rsid w:val="003F5146"/>
     <w:rsid w:val="003F5D32"/>
@@ -21963,90 +17973,93 @@
     <w:rsid w:val="006873F1"/>
     <w:rsid w:val="006943F4"/>
     <w:rsid w:val="00694BC7"/>
     <w:rsid w:val="0069545B"/>
     <w:rsid w:val="00696FFF"/>
     <w:rsid w:val="006A3308"/>
     <w:rsid w:val="006A3A28"/>
     <w:rsid w:val="006B0D53"/>
     <w:rsid w:val="006B2307"/>
     <w:rsid w:val="006B7322"/>
     <w:rsid w:val="006C4604"/>
     <w:rsid w:val="006D27EF"/>
     <w:rsid w:val="006D466C"/>
     <w:rsid w:val="006D6AC2"/>
     <w:rsid w:val="006E09E0"/>
     <w:rsid w:val="006E0FD2"/>
     <w:rsid w:val="006E4054"/>
     <w:rsid w:val="006E57D8"/>
     <w:rsid w:val="006E5FFC"/>
     <w:rsid w:val="006E6088"/>
     <w:rsid w:val="006F0A6F"/>
     <w:rsid w:val="006F178C"/>
     <w:rsid w:val="006F1B88"/>
     <w:rsid w:val="006F43FA"/>
     <w:rsid w:val="006F4434"/>
+    <w:rsid w:val="006F4462"/>
     <w:rsid w:val="007009E5"/>
     <w:rsid w:val="00700ADE"/>
     <w:rsid w:val="00702C9E"/>
     <w:rsid w:val="00704432"/>
     <w:rsid w:val="0070624C"/>
     <w:rsid w:val="00707D23"/>
     <w:rsid w:val="007226B9"/>
+    <w:rsid w:val="00725140"/>
     <w:rsid w:val="007316C0"/>
     <w:rsid w:val="00731C2C"/>
     <w:rsid w:val="00743F1A"/>
     <w:rsid w:val="007464A7"/>
     <w:rsid w:val="00751264"/>
     <w:rsid w:val="00760C84"/>
     <w:rsid w:val="00765518"/>
     <w:rsid w:val="0076591D"/>
     <w:rsid w:val="00765CF8"/>
     <w:rsid w:val="00766CEE"/>
     <w:rsid w:val="00773231"/>
     <w:rsid w:val="00785542"/>
     <w:rsid w:val="00791C78"/>
     <w:rsid w:val="00793C73"/>
     <w:rsid w:val="00795C3D"/>
     <w:rsid w:val="007960EC"/>
     <w:rsid w:val="007A18D2"/>
     <w:rsid w:val="007A4BB1"/>
     <w:rsid w:val="007B298B"/>
     <w:rsid w:val="007B2B73"/>
     <w:rsid w:val="007B30E3"/>
     <w:rsid w:val="007C01CC"/>
     <w:rsid w:val="007C01D8"/>
     <w:rsid w:val="007C0905"/>
     <w:rsid w:val="007C0BAD"/>
     <w:rsid w:val="007C123A"/>
     <w:rsid w:val="007C6196"/>
     <w:rsid w:val="007D56C6"/>
     <w:rsid w:val="007D5ECA"/>
     <w:rsid w:val="007E03BA"/>
     <w:rsid w:val="007E155D"/>
     <w:rsid w:val="007E7C1B"/>
     <w:rsid w:val="00800123"/>
+    <w:rsid w:val="00800D8C"/>
     <w:rsid w:val="00812DFB"/>
     <w:rsid w:val="008138B3"/>
     <w:rsid w:val="00822172"/>
     <w:rsid w:val="00834041"/>
     <w:rsid w:val="008365AB"/>
     <w:rsid w:val="00843481"/>
     <w:rsid w:val="0084713B"/>
     <w:rsid w:val="00852CF1"/>
     <w:rsid w:val="00856462"/>
     <w:rsid w:val="00856E25"/>
     <w:rsid w:val="00860937"/>
     <w:rsid w:val="00860B33"/>
     <w:rsid w:val="00861C30"/>
     <w:rsid w:val="00864740"/>
     <w:rsid w:val="00871711"/>
     <w:rsid w:val="00875B69"/>
     <w:rsid w:val="00877762"/>
     <w:rsid w:val="00890D22"/>
     <w:rsid w:val="00895997"/>
     <w:rsid w:val="00896AFA"/>
     <w:rsid w:val="008A4A4C"/>
     <w:rsid w:val="008A559E"/>
     <w:rsid w:val="008B4385"/>
     <w:rsid w:val="008B5763"/>
     <w:rsid w:val="008B62EF"/>
@@ -22101,50 +18114,51 @@
     <w:rsid w:val="009C69AB"/>
     <w:rsid w:val="009C79E8"/>
     <w:rsid w:val="009E03E8"/>
     <w:rsid w:val="009E3067"/>
     <w:rsid w:val="009E5EB9"/>
     <w:rsid w:val="009E7870"/>
     <w:rsid w:val="009F3C10"/>
     <w:rsid w:val="009F4E6E"/>
     <w:rsid w:val="009F4F70"/>
     <w:rsid w:val="00A0311B"/>
     <w:rsid w:val="00A04BF8"/>
     <w:rsid w:val="00A055F9"/>
     <w:rsid w:val="00A0563B"/>
     <w:rsid w:val="00A145D9"/>
     <w:rsid w:val="00A23312"/>
     <w:rsid w:val="00A31EC5"/>
     <w:rsid w:val="00A401D2"/>
     <w:rsid w:val="00A40C8F"/>
     <w:rsid w:val="00A40DE1"/>
     <w:rsid w:val="00A433D2"/>
     <w:rsid w:val="00A44D4B"/>
     <w:rsid w:val="00A4791B"/>
     <w:rsid w:val="00A559A6"/>
     <w:rsid w:val="00A64DC1"/>
     <w:rsid w:val="00A749E7"/>
+    <w:rsid w:val="00A848E6"/>
     <w:rsid w:val="00A85420"/>
     <w:rsid w:val="00A908A0"/>
     <w:rsid w:val="00A924DD"/>
     <w:rsid w:val="00AA1BEC"/>
     <w:rsid w:val="00AA3193"/>
     <w:rsid w:val="00AA325C"/>
     <w:rsid w:val="00AA623F"/>
     <w:rsid w:val="00AB1168"/>
     <w:rsid w:val="00AB38B5"/>
     <w:rsid w:val="00AB3C37"/>
     <w:rsid w:val="00AB3FAB"/>
     <w:rsid w:val="00AB63A4"/>
     <w:rsid w:val="00AC0A13"/>
     <w:rsid w:val="00AC6C4E"/>
     <w:rsid w:val="00AD171E"/>
     <w:rsid w:val="00AD28A0"/>
     <w:rsid w:val="00AE1B3C"/>
     <w:rsid w:val="00AE45D5"/>
     <w:rsid w:val="00AE50D2"/>
     <w:rsid w:val="00AF4735"/>
     <w:rsid w:val="00AF5521"/>
     <w:rsid w:val="00B02C7B"/>
     <w:rsid w:val="00B1100B"/>
     <w:rsid w:val="00B152D8"/>
     <w:rsid w:val="00B21BA9"/>
@@ -22205,3065 +18219,2530 @@
     <w:rsid w:val="00C765DF"/>
     <w:rsid w:val="00C77066"/>
     <w:rsid w:val="00C81293"/>
     <w:rsid w:val="00C84709"/>
     <w:rsid w:val="00C86BA7"/>
     <w:rsid w:val="00C91BF9"/>
     <w:rsid w:val="00C924AB"/>
     <w:rsid w:val="00C9364B"/>
     <w:rsid w:val="00C95761"/>
     <w:rsid w:val="00C97461"/>
     <w:rsid w:val="00CA195B"/>
     <w:rsid w:val="00CB2F14"/>
     <w:rsid w:val="00CC0C69"/>
     <w:rsid w:val="00CC1ACE"/>
     <w:rsid w:val="00CD0D4D"/>
     <w:rsid w:val="00CD205A"/>
     <w:rsid w:val="00CD4D6D"/>
     <w:rsid w:val="00CD5B38"/>
     <w:rsid w:val="00CD7443"/>
     <w:rsid w:val="00CE5B99"/>
     <w:rsid w:val="00CF0158"/>
     <w:rsid w:val="00CF1453"/>
     <w:rsid w:val="00CF2EA4"/>
     <w:rsid w:val="00CF5BAD"/>
     <w:rsid w:val="00D07A31"/>
+    <w:rsid w:val="00D1111C"/>
+    <w:rsid w:val="00D11631"/>
     <w:rsid w:val="00D11F71"/>
     <w:rsid w:val="00D202F7"/>
     <w:rsid w:val="00D206BD"/>
     <w:rsid w:val="00D208F9"/>
     <w:rsid w:val="00D21727"/>
     <w:rsid w:val="00D23C50"/>
     <w:rsid w:val="00D25761"/>
     <w:rsid w:val="00D31F87"/>
     <w:rsid w:val="00D37BD1"/>
     <w:rsid w:val="00D4347A"/>
     <w:rsid w:val="00D504C3"/>
     <w:rsid w:val="00D54711"/>
     <w:rsid w:val="00D565F8"/>
     <w:rsid w:val="00D60DA7"/>
     <w:rsid w:val="00D63F98"/>
     <w:rsid w:val="00D641A6"/>
     <w:rsid w:val="00D70A62"/>
     <w:rsid w:val="00D71B20"/>
     <w:rsid w:val="00D73272"/>
     <w:rsid w:val="00D75473"/>
     <w:rsid w:val="00D84D22"/>
     <w:rsid w:val="00D85FD5"/>
     <w:rsid w:val="00D86BCF"/>
     <w:rsid w:val="00D93C79"/>
     <w:rsid w:val="00D963BD"/>
     <w:rsid w:val="00DB125C"/>
     <w:rsid w:val="00DB2979"/>
     <w:rsid w:val="00DB2BF3"/>
     <w:rsid w:val="00DB4983"/>
     <w:rsid w:val="00DB70C2"/>
     <w:rsid w:val="00DC261F"/>
+    <w:rsid w:val="00DC7380"/>
     <w:rsid w:val="00DC7514"/>
     <w:rsid w:val="00DC765B"/>
     <w:rsid w:val="00DC7C75"/>
     <w:rsid w:val="00DD2A89"/>
     <w:rsid w:val="00DD2FC4"/>
     <w:rsid w:val="00DE05D8"/>
     <w:rsid w:val="00DE20B6"/>
     <w:rsid w:val="00DF1913"/>
     <w:rsid w:val="00DF6B29"/>
     <w:rsid w:val="00DF7911"/>
     <w:rsid w:val="00E00073"/>
     <w:rsid w:val="00E02750"/>
     <w:rsid w:val="00E02C86"/>
     <w:rsid w:val="00E03E7A"/>
     <w:rsid w:val="00E061DD"/>
     <w:rsid w:val="00E077EE"/>
     <w:rsid w:val="00E11458"/>
     <w:rsid w:val="00E1693C"/>
     <w:rsid w:val="00E21D42"/>
     <w:rsid w:val="00E22C75"/>
     <w:rsid w:val="00E238C9"/>
     <w:rsid w:val="00E2408E"/>
     <w:rsid w:val="00E275B9"/>
     <w:rsid w:val="00E33CC6"/>
     <w:rsid w:val="00E35497"/>
     <w:rsid w:val="00E43DB9"/>
     <w:rsid w:val="00E45A5B"/>
     <w:rsid w:val="00E504A9"/>
     <w:rsid w:val="00E50B87"/>
     <w:rsid w:val="00E50C53"/>
     <w:rsid w:val="00E52BE8"/>
     <w:rsid w:val="00E55440"/>
     <w:rsid w:val="00E56D0B"/>
     <w:rsid w:val="00E56D50"/>
     <w:rsid w:val="00E60D19"/>
     <w:rsid w:val="00E64D9B"/>
     <w:rsid w:val="00E72CD5"/>
     <w:rsid w:val="00E73E7F"/>
     <w:rsid w:val="00E75448"/>
     <w:rsid w:val="00E76B7F"/>
     <w:rsid w:val="00E81AF1"/>
     <w:rsid w:val="00E958D3"/>
     <w:rsid w:val="00E96DA7"/>
     <w:rsid w:val="00EA2BB6"/>
     <w:rsid w:val="00EA5FC2"/>
     <w:rsid w:val="00EB0758"/>
+    <w:rsid w:val="00EB1265"/>
     <w:rsid w:val="00EB35FF"/>
     <w:rsid w:val="00EB73F4"/>
     <w:rsid w:val="00EC42BC"/>
     <w:rsid w:val="00EC4407"/>
     <w:rsid w:val="00ED1E84"/>
     <w:rsid w:val="00ED3383"/>
     <w:rsid w:val="00ED3B01"/>
     <w:rsid w:val="00ED79BA"/>
     <w:rsid w:val="00EE15AD"/>
     <w:rsid w:val="00EE5DFF"/>
     <w:rsid w:val="00EF4426"/>
     <w:rsid w:val="00EF4E07"/>
     <w:rsid w:val="00F03FBE"/>
+    <w:rsid w:val="00F043CD"/>
     <w:rsid w:val="00F04748"/>
     <w:rsid w:val="00F04C9F"/>
     <w:rsid w:val="00F05728"/>
     <w:rsid w:val="00F15AFA"/>
     <w:rsid w:val="00F21897"/>
     <w:rsid w:val="00F24FE7"/>
     <w:rsid w:val="00F274A2"/>
     <w:rsid w:val="00F31FD2"/>
     <w:rsid w:val="00F32343"/>
     <w:rsid w:val="00F33180"/>
     <w:rsid w:val="00F343E5"/>
     <w:rsid w:val="00F419F3"/>
     <w:rsid w:val="00F46A66"/>
     <w:rsid w:val="00F5374D"/>
     <w:rsid w:val="00F5538F"/>
     <w:rsid w:val="00F557BD"/>
     <w:rsid w:val="00F65C6E"/>
     <w:rsid w:val="00F6695A"/>
     <w:rsid w:val="00F714C9"/>
     <w:rsid w:val="00F73A2E"/>
     <w:rsid w:val="00F7768E"/>
     <w:rsid w:val="00F80D18"/>
     <w:rsid w:val="00F826E5"/>
     <w:rsid w:val="00F8287B"/>
     <w:rsid w:val="00F84976"/>
     <w:rsid w:val="00F84D2B"/>
     <w:rsid w:val="00F90663"/>
     <w:rsid w:val="00F91537"/>
     <w:rsid w:val="00F95703"/>
     <w:rsid w:val="00FA0FFD"/>
     <w:rsid w:val="00FA7860"/>
     <w:rsid w:val="00FB3EC9"/>
     <w:rsid w:val="00FB4ACC"/>
     <w:rsid w:val="00FC5643"/>
     <w:rsid w:val="00FC665B"/>
     <w:rsid w:val="00FD36F7"/>
     <w:rsid w:val="00FD5A09"/>
     <w:rsid w:val="00FE316A"/>
     <w:rsid w:val="00FE4289"/>
     <w:rsid w:val="00FF2D6D"/>
     <w:rsid w:val="00FF3557"/>
     <w:rsid w:val="00FF56AC"/>
+    <w:rsid w:val="605B6E05"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults fillcolor="#FFFFFF" fill="t" stroke="t">
+      <v:fill on="t" focussize="0,0"/>
+      <v:stroke color="#000000"/>
+    </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{B638CF7B-3787-4A48-814E-EE352F500E8E}"/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
+    <w:lsdException w:uiPriority="99" w:name="index 1"/>
+    <w:lsdException w:uiPriority="99" w:name="index 2"/>
+    <w:lsdException w:uiPriority="99" w:name="index 3"/>
+    <w:lsdException w:uiPriority="99" w:name="index 4"/>
+    <w:lsdException w:uiPriority="99" w:name="index 5"/>
+    <w:lsdException w:uiPriority="99" w:name="index 6"/>
+    <w:lsdException w:uiPriority="99" w:name="index 7"/>
+    <w:lsdException w:uiPriority="99" w:name="index 8"/>
+    <w:lsdException w:uiPriority="99" w:name="index 9"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 1"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 2"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 3"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 4"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 5"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 6"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 7"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 8"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 9"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
+    <w:lsdException w:uiPriority="99" w:semiHidden="0" w:name="footnote text"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="annotation text"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="header"/>
+    <w:lsdException w:uiPriority="99" w:semiHidden="0" w:name="footer"/>
+    <w:lsdException w:uiPriority="99" w:name="index heading"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="35" w:name="caption"/>
+    <w:lsdException w:uiPriority="99" w:name="table of figures"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope address"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope return"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="footnote reference"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="annotation reference"/>
+    <w:lsdException w:uiPriority="99" w:name="line number"/>
+    <w:lsdException w:uiPriority="99" w:name="page number"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="endnote reference"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="endnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
+    <w:lsdException w:uiPriority="99" w:name="macro"/>
+    <w:lsdException w:uiPriority="99" w:name="toa heading"/>
+    <w:lsdException w:uiPriority="99" w:name="List"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number"/>
+    <w:lsdException w:uiPriority="99" w:name="List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
+    <w:lsdException w:uiPriority="99" w:name="Closing"/>
+    <w:lsdException w:uiPriority="99" w:name="Signature"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="1" w:name="Default Paragraph Font"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Message Header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
+    <w:lsdException w:uiPriority="99" w:name="Salutation"/>
+    <w:lsdException w:uiPriority="99" w:name="Date"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Block Text"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="Hyperlink"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
+    <w:lsdException w:uiPriority="99" w:name="Document Map"/>
+    <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
+    <w:lsdException w:uiPriority="99" w:name="E-mail Signature"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="Normal (Web)"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Acronym"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Address"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Cite"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Code"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Definition"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Keyboard"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="HTML Preformatted"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Sample"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Typewriter"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Variable"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal Table"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="annotation subject"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="Balloon Text"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="59" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="99" w:name="Placeholder Text"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="1" w:semiHidden="0" w:name="No Spacing"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="34" w:semiHidden="0" w:name="List Paragraph"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:bidi/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="41"/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
-    <w:rsid w:val="001E0E03"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="27"/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
-    <w:rsid w:val="0095791C"/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="4">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="5">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:uiPriority w:val="99"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="29"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...21 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...13 lines deleted...]
-    <w:rsid w:val="00021B6D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:styleId="7">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="4"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00021B6D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="47"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00021B6D"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...3 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="8"/>
+    <w:next w:val="8"/>
+    <w:link w:val="48"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B21D1C"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="10">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="4"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="11">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="44"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="12">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="4"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="folHlink"/>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="13">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="33"/>
+    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="character" w:styleId="14">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="4"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="15">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="16">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="32"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="17">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:bidi w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="18">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="4"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="hlink"/>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="19">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="20">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="4"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="22"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="21">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="5"/>
+    <w:qFormat/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="002D263A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
-[...3 lines deleted...]
-    <w:rsid w:val="00954525"/>
+  <w:style w:type="table" w:styleId="22">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="5"/>
+    <w:uiPriority w:val="60"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="23">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="5"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="60"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31859C" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF0" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="24">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="5"/>
+    <w:uiPriority w:val="61"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblStyleRowBandSize w:val="1"/>
-      <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="8064A2" w:themeColor="accent4" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="25">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="5"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="63"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...43 lines deleted...]
-  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+  <w:style w:type="table" w:styleId="26">
     <w:name w:val="Medium Shading 1 Accent 5"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="5"/>
     <w:uiPriority w:val="63"/>
-    <w:rsid w:val="00751264"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblStyleRowBandSize w:val="1"/>
-      <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF0" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF0" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="jlqj4b">
+  <w:style w:type="character" w:customStyle="1" w:styleId="27">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="4"/>
+    <w:link w:val="3"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="28">
+    <w:name w:val="go"/>
+    <w:basedOn w:val="4"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="29">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="4"/>
+    <w:link w:val="6"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="30">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="4"/>
+    <w:semiHidden/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="40"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="34"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="32">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="4"/>
+    <w:link w:val="16"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="33">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="4"/>
+    <w:link w:val="13"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="34">
     <w:name w:val="jlqj4b"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00AB3FAB"/>
+    <w:basedOn w:val="4"/>
+    <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent4">
-[...3 lines deleted...]
-    <w:rsid w:val="00A23312"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="35">
+    <w:name w:val="HTML Preformatted Char"/>
+    <w:basedOn w:val="4"/>
+    <w:link w:val="17"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="36">
+    <w:name w:val="y2iqfc"/>
+    <w:basedOn w:val="4"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="37">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="38"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="38">
+    <w:name w:val="No Spacing Char"/>
+    <w:link w:val="37"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:uiPriority w:val="1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="39">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="4"/>
+    <w:link w:val="15"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="4"/>
+    <w:link w:val="31"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:uiPriority w:val="34"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="41">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="4"/>
+    <w:link w:val="2"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="42">
+    <w:name w:val="Style 1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="43">
+    <w:name w:val="Grid Table 4 - Accent 51"/>
+    <w:basedOn w:val="5"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="49"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
     <w:tblPr>
-      <w:tblStyleRowBandSize w:val="1"/>
-      <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:top w:val="single" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
-      <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:top w:val="double" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr/>
-[...451 lines deleted...]
-      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
-[...2 lines deleted...]
-    <w:link w:val="EndnoteTextChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="44">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="4"/>
+    <w:link w:val="11"/>
+    <w:semiHidden/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...5 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-[...15 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="45">
+    <w:name w:val="إشارة لم يتم حلها1"/>
+    <w:basedOn w:val="4"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004F34C8"/>
-[...6 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="004F34C8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable21">
+  <w:style w:type="table" w:customStyle="1" w:styleId="46">
     <w:name w:val="Grid Table 21"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="5"/>
+    <w:qFormat/>
     <w:uiPriority w:val="47"/>
-    <w:rsid w:val="004F34C8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblStyleRowBandSize w:val="1"/>
-      <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:top w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="2" w:space="0"/>
+        <w:bottom w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="2" w:space="0"/>
+        <w:insideH w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="2" w:space="0"/>
+        <w:insideV w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="2" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:bottom w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="12" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:top w:val="double" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="2" w:space="0"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="47">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="4"/>
+    <w:link w:val="8"/>
+    <w:semiHidden/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...17 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="48">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="47"/>
+    <w:link w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...26 lines deleted...]
-    <w:rsid w:val="004F34C8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="49">
     <w:name w:val="Unresolved Mention1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="4"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004F34C8"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...15 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...558 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xx.xxxx.xxx.xxx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drasmaa.ghalib@coadec.uobaghdad.edu.iq" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.noaa.gov/data/gridded/data.ncep.rea%20nalysis.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xx.xxxx.xxx.xxx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xx.xxxx.xxx.xxx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xx.xxxx.xxx.xxx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xx.xxxx.xxx.xxx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admics.uomustansiriyah.edu.iq/index.php/admeco" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admics.uomustansiriyah.edu.iq/index.php/admeco" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admics.uomustansiriyah.edu.iq/index.php/admeco" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admics.uomustansiriyah.edu.iq/index.php/admeco" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Workbook1.xlsx"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
-  <c:lang val="en-US"/>
+  <c:lang val="zh-CN"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
-          <a:bodyPr/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr/>
+              <a:defRPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
               </a:rPr>
               <a:t>S-N</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="2.1224032161112499E-2"/>
-          <c:y val="2.9379835373981398E-2"/>
+          <c:x val="0.0212240321611125"/>
+          <c:y val="0.0293798353739814"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.20440573988890265"/>
-[...2 lines deleted...]
-          <c:h val="0.57758644043840068"/>
+          <c:x val="0.204405739888903"/>
+          <c:y val="0.232859636000997"/>
+          <c:w val="0.631977584420789"/>
+          <c:h val="0.577586440438401"/>
         </c:manualLayout>
       </c:layout>
       <c:scatterChart>
         <c:scatterStyle val="smoothMarker"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
-            <c:v>dry fatigue</c:v>
+            <c:strRef>
+              <c:f>dry fatigue</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>dry fatigue</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
           </c:tx>
+          <c:dLbls>
+            <c:delete val="1"/>
+          </c:dLbls>
           <c:trendline>
             <c:spPr>
-              <a:ln>
+              <a:ln w="9525" cap="rnd" cmpd="sng" algn="ctr">
                 <a:noFill/>
+                <a:prstDash val="solid"/>
+                <a:round/>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="power"/>
             <c:dispRSqr val="1"/>
             <c:dispEq val="1"/>
             <c:trendlineLbl>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="0.30473037784191431"/>
-                  <c:y val="-0.50577094093604791"/>
+                  <c:x val="0.304730377841914"/>
+                  <c:y val="-0.505770940936048"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
-                  <a:bodyPr/>
+                  <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
-                      <a:defRPr/>
+                      <a:defRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:defRPr>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
                         <a:effectLst/>
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>σ</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" sz="1000" b="1" i="1" u="none" strike="noStrike" baseline="-25000">
                         <a:effectLst/>
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>f</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="0">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t> = 3232.6N </a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="-25000">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>F</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="30000">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>-0.198</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="0">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>
 R² = 0.9569</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US">
-                      <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                      <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                      <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                     </a:endParaRPr>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </c:spPr>
+              <c:txPr>
+                <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:latin typeface="+mn-lt"/>
+                      <a:ea typeface="+mn-ea"/>
+                      <a:cs typeface="+mn-cs"/>
+                    </a:defRPr>
+                  </a:pPr>
+                </a:p>
+              </c:txPr>
             </c:trendlineLbl>
           </c:trendline>
           <c:xVal>
             <c:numRef>
               <c:f>Sheet1!$H$3:$H$6</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>4833</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>33766</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>113700</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>487466</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:xVal>
           <c:yVal>
             <c:numRef>
               <c:f>Sheet1!$B$3:$B$6</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>564</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>451</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>338</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>226</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:yVal>
           <c:smooth val="1"/>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
-            <c:v>UIT</c:v>
+            <c:strRef>
+              <c:f>UIT</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>UIT</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
           </c:tx>
+          <c:dLbls>
+            <c:delete val="1"/>
+          </c:dLbls>
           <c:trendline>
             <c:spPr>
-              <a:ln>
+              <a:ln w="9525" cap="rnd" cmpd="sng" algn="ctr">
                 <a:noFill/>
+                <a:prstDash val="solid"/>
+                <a:round/>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="power"/>
             <c:dispRSqr val="1"/>
             <c:dispEq val="1"/>
             <c:trendlineLbl>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="-0.25983015658505598"/>
-                  <c:y val="-0.50474148846577427"/>
+                  <c:x val="-0.259830156585056"/>
+                  <c:y val="-0.504741488465774"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
-                  <a:bodyPr/>
+                  <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
-                      <a:defRPr/>
+                      <a:defRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:defRPr>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
                         <a:effectLst/>
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>σ</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" sz="1000" b="1" i="1" u="none" strike="noStrike" baseline="-25000">
                         <a:effectLst/>
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>f</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="0">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t> = 4190N </a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="-25000">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>F</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="30000">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>-0.212</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="0">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>
 R² = 0.9583</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US">
-                      <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                      <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                      <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                     </a:endParaRPr>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </c:spPr>
+              <c:txPr>
+                <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:latin typeface="+mn-lt"/>
+                      <a:ea typeface="+mn-ea"/>
+                      <a:cs typeface="+mn-cs"/>
+                    </a:defRPr>
+                  </a:pPr>
+                </a:p>
+              </c:txPr>
             </c:trendlineLbl>
           </c:trendline>
           <c:xVal>
             <c:numRef>
               <c:f>Sheet1!$H$9:$H$12</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>9633</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>53933</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>196666</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>689000</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:xVal>
           <c:yVal>
             <c:numRef>
               <c:f>Sheet1!$B$9:$B$12</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>564</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>451</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>338</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>226</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:yVal>
           <c:smooth val="1"/>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
-            <c:v>SP</c:v>
+            <c:strRef>
+              <c:f>SP</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>SP</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
           </c:tx>
+          <c:dLbls>
+            <c:delete val="1"/>
+          </c:dLbls>
           <c:trendline>
             <c:spPr>
-              <a:ln>
+              <a:ln w="9525" cap="rnd" cmpd="sng" algn="ctr">
                 <a:noFill/>
+                <a:prstDash val="solid"/>
+                <a:round/>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="power"/>
             <c:dispRSqr val="1"/>
             <c:dispEq val="1"/>
             <c:trendlineLbl>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="-0.20183208352339824"/>
-                  <c:y val="-0.50449884863868455"/>
+                  <c:x val="-0.201832083523398"/>
+                  <c:y val="-0.504498848638685"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
-                  <a:bodyPr/>
+                  <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
-                      <a:defRPr/>
+                      <a:defRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:defRPr>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
                         <a:effectLst/>
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>σ</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" sz="1000" b="1" i="1" u="none" strike="noStrike" baseline="-25000">
                         <a:effectLst/>
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>f</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="0">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t> = 5003.5N </a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="-25000">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>F</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="30000">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>-0.22</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="0">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>
 R² = 0.9629</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US">
-                      <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                      <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                      <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                     </a:endParaRPr>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:solidFill>
                   <a:schemeClr val="accent3">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </c:spPr>
+              <c:txPr>
+                <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:latin typeface="+mn-lt"/>
+                      <a:ea typeface="+mn-ea"/>
+                      <a:cs typeface="+mn-cs"/>
+                    </a:defRPr>
+                  </a:pPr>
+                </a:p>
+              </c:txPr>
             </c:trendlineLbl>
           </c:trendline>
           <c:xVal>
             <c:numRef>
               <c:f>Sheet1!$H$15:$H$18</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>16266</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>70533</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>307600</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>936333</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:xVal>
           <c:yVal>
             <c:numRef>
               <c:f>Sheet1!$B$15:$B$18</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>564</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>451</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>338</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>226</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:yVal>
           <c:smooth val="1"/>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:axId val="268524544"/>
         <c:axId val="268534912"/>
       </c:scatterChart>
       <c:valAx>
         <c:axId val="268524544"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
-              <a:bodyPr/>
+              <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr>
-[...1 lines deleted...]
-                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  <a:defRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-US">
-                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                   </a:rPr>
                   <a:t>NF (Cycles to Failure</a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US" baseline="0">
-                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                   </a:rPr>
                   <a:t> )</a:t>
                 </a:r>
                 <a:endParaRPr lang="en-US">
-                  <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                  <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                  <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                 </a:endParaRPr>
               </a:p>
             </c:rich>
           </c:tx>
           <c:layout>
             <c:manualLayout>
               <c:xMode val="edge"/>
               <c:yMode val="edge"/>
-              <c:x val="0.42119484511282795"/>
-              <c:y val="0.9216177038783856"/>
+              <c:x val="0.421194845112828"/>
+              <c:y val="0.921617703878386"/>
             </c:manualLayout>
           </c:layout>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
-          <a:bodyPr/>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="268534912"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="midCat"/>
       </c:valAx>
       <c:valAx>
         <c:axId val="268534912"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines/>
         <c:minorGridlines>
           <c:spPr>
-            <a:ln>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
         <c:title>
           <c:tx>
             <c:rich>
-              <a:bodyPr/>
+              <a:bodyPr rot="-5400000" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr/>
+                  <a:defRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
                     <a:effectLst/>
-                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                   </a:rPr>
                   <a:t>σ</a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US" sz="1000" b="1" i="1" u="none" strike="noStrike" baseline="-25000">
                     <a:effectLst/>
-                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                   </a:rPr>
                   <a:t>f    </a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US" sz="1000" b="1" i="1" u="none" strike="noStrike" baseline="0">
                     <a:effectLst/>
-                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                   </a:rPr>
                   <a:t> (</a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US">
-                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                   </a:rPr>
                   <a:t>APPLIED STRESS) Mpa </a:t>
                 </a:r>
+                <a:endParaRPr lang="en-US">
+                  <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                  <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                </a:endParaRPr>
               </a:p>
             </c:rich>
           </c:tx>
           <c:layout>
             <c:manualLayout>
               <c:xMode val="edge"/>
               <c:yMode val="edge"/>
-              <c:x val="8.0598672458850065E-2"/>
-              <c:y val="0.20614805348284343"/>
+              <c:x val="0.0805986724588501"/>
+              <c:y val="0.206148053482843"/>
             </c:manualLayout>
           </c:layout>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
-          <a:bodyPr/>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="268524544"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="midCat"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:legendEntry>
         <c:idx val="3"/>
         <c:delete val="1"/>
       </c:legendEntry>
       <c:legendEntry>
         <c:idx val="4"/>
         <c:delete val="1"/>
       </c:legendEntry>
       <c:legendEntry>
         <c:idx val="5"/>
         <c:delete val="1"/>
       </c:legendEntry>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.791716296697347"/>
-          <c:y val="2.8315832248717629E-2"/>
-[...1 lines deleted...]
-          <c:h val="0.21886073141380888"/>
+          <c:y val="0.0283158322487176"/>
+          <c:w val="0.197455332972388"/>
+          <c:h val="0.218860731413809"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
-        <a:bodyPr/>
+        <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
-            <a:defRPr>
-[...1 lines deleted...]
-              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            <a:defRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext uri="{0b15fc19-7d7d-44ad-8c2d-2c3a37ce22c3}">
+        <chartProps xmlns="https://web.wps.cn/et/2018/main" chartId="{1b49dd9b-1722-42ce-83ee-416b11a1cfba}"/>
+      </c:ext>
+    </c:extLst>
   </c:chart>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
-        <a:defRPr b="1"/>
+        <a:defRPr lang="en-US" b="1"/>
       </a:pPr>
-      <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId1">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="سمة Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -25507,98 +20986,104 @@
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
+  <customSectProps>
+    <customSectPr/>
+  </customSectProps>
+  <customShpExts>
+    <customShpInfo spid="_x0000_s1026" textRotate="1"/>
+  </customShpExts>
+</s:customData>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{410D0975-81BF-481D-9641-2C91F91D4DB0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05FBDC3F-229E-4517-ACEF-A518B1244F40}">
+  <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
+  <Company>SACC</Company>
+  <Pages>6</Pages>
+  <Words>2247</Words>
+  <Characters>11389</Characters>
+  <Lines>103</Lines>
+  <Paragraphs>29</Paragraphs>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <ScaleCrop>false</ScaleCrop>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>13516</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.28032_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>101</Lines>
-[...29 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>hiba</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
+    <vt:lpwstr>1033-12.1.0.28032</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
+    <vt:lpwstr>9481C78F4C6E46D5B1A6E4E16E135F53_13</vt:lpwstr>
+  </property>
+</Properties>
+</file>