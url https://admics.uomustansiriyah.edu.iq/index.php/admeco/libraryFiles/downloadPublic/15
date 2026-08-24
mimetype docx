--- v0 (2026-06-22)
+++ v1 (2026-08-24)
@@ -1,4157 +1,4281 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="JPG" ContentType="image/.jpg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="13"/>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9855"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00676652" w:rsidRPr="00B53DA1" w14:paraId="0DBD15A3" w14:textId="77777777" w:rsidTr="004B71EE">
+      <w:tr w14:paraId="0DBD15A3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="33DA08B5" w14:textId="111D47C6" w:rsidR="00676652" w:rsidRPr="00371804" w:rsidRDefault="00676652" w:rsidP="00A4671E">
+          <w:p w14:paraId="33DA08B5">
             <w:pPr>
-              <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371804">
-[...9 lines deleted...]
-              <w:t>ixxx.xxxx</w:t>
+            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+              </w:rPr>
+              <w:t>https://doi.org/10.31272/jae.ixxx.xxxx</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E8CE1BE" w14:textId="48E7731C" w:rsidR="00676652" w:rsidRPr="0092301F" w:rsidRDefault="00676652" w:rsidP="004B71EE">
+          <w:p w14:paraId="4E8CE1BE">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="12"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="0563C1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371804">
-[...9 lines deleted...]
-              <w:t>nsiriyah.edu.iq</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+              </w:rPr>
+              <w:t>https://admics.uomustansiriyah.edu.iq</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...19 lines deleted...]
-      <w:tr w:rsidR="00676652" w14:paraId="0990F48A" w14:textId="77777777" w:rsidTr="004B71EE">
+      <w:tr w14:paraId="0990F48A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="0070C0" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="0070C0" w:sz="18" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="810"/>
+          <w:trHeight w:val="810" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29F3B900" w14:textId="77777777" w:rsidR="00676652" w:rsidRDefault="00676652" w:rsidP="004B71EE">
+          <w:p w14:paraId="29F3B900">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> P-ISSN: 1813–</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve"> P-ISSN: 1813–6729      E-ISSN: 2707-1359</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="060D03FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>6729</w:t>
-[...36 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3C5E5288" w14:textId="77777777" w:rsidR="00676652" w:rsidRPr="00EC42BC" w:rsidRDefault="00676652" w:rsidP="004B71EE">
+          <w:p w14:paraId="3C5E5288">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67498C74" w14:textId="2B57258A" w:rsidR="00C1313F" w:rsidRPr="00297442" w:rsidRDefault="00335F8B" w:rsidP="00297442">
-      <w:pPr>
+    <w:p w14:paraId="0281BAE4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:rtl/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D73A718" wp14:editId="41E6A7D7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4708162</wp:posOffset>
+                  <wp:posOffset>4707890</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-1199515</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1539875" cy="1229995"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1539875" cy="1229995"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="04331C29" w14:textId="77777777" w:rsidR="00335F8B" w:rsidRDefault="00335F8B" w:rsidP="00335F8B">
+                          <w:p w14:paraId="04331C29">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="96"/>
                                 <w:szCs w:val="96"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="000C33DF">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="96"/>
                                 <w:szCs w:val="96"/>
                               </w:rPr>
                               <w:t>JAE</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="37CBFD07" w14:textId="77777777" w:rsidR="00335F8B" w:rsidRPr="00B941A1" w:rsidRDefault="00335F8B" w:rsidP="00335F8B">
+                          <w:p w14:paraId="37CBFD07">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                                <w:noProof/>
-                                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27B6CEDC" wp14:editId="2B2A952E">
-                                  <wp:extent cx="650001" cy="244928"/>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                  <wp:extent cx="649605" cy="244475"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                                   <wp:docPr id="12" name="Picture 12"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
-                                          <pic:cNvPr id="8" name="Open Access.png"/>
-                                          <pic:cNvPicPr/>
+                                          <pic:cNvPr id="12" name="Picture 12"/>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks noChangeAspect="1"/>
+                                          </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId8">
+                                          <a:blip r:embed="rId12">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="650001" cy="244928"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-                        <a:prstTxWarp prst="textNoShape">
-[...1 lines deleted...]
-                        </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="5D73A718" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:370.7pt;margin-top:-94.45pt;width:121.25pt;height:96.85pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5BwaeLgIAAFIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fQQotA0iVKwV0yTU&#10;VoKpz8axSSTb59mGhP36nZ1AUbenaS/O+e585/u+z5k/tFqRo3C+BlPQ0WBIiTAcytrsC/pju/py&#10;T4kPzJRMgREFPQlPHxafP80bOxNjqECVwhEsYvyssQWtQrCzLPO8Epr5AVhhMCjBaRZw6/ZZ6ViD&#10;1bXKxsPhbdaAK60DLrxH71MXpItUX0rBw4uUXgSiCop3C2l1ad3FNVvM2WzvmK1q3l+D/cMtNKsN&#10;Nr2UemKBkYOr/yila+7AgwwDDjoDKWsu0gw4zWj4YZpNxaxIsyA43l5g8v+vLH8+vjpSlwXNKTFM&#10;I0Vb0QbyFVqSR3Qa62eYtLGYFlp0I8tnv0dnHLqVTscvjkMwjjifLtjGYjwemt7k93dTSjjGRuNx&#10;nufTWCd7P26dD98EaBKNgjokL2HKjmsfutRzSuxmYFUrlQhUhjQFvb2ZDtOBSwSLK4M94hDdZaMV&#10;2l3bT7aD8oSDOeiE4S1f1dh8zXx4ZQ6VgLOgusMLLlIBNoHeoqQC9+tv/piPBGGUkgaVVVD/88Cc&#10;oER9N0hdPppMohTTZjK9G+PGXUd21xFz0I+A4h3hO7I8mTE/qLMpHeg3fATL2BVDzHDsXdBwNh9D&#10;p3d8RFwslykJxWdZWJuN5bF0hDNCu23fmLM9/gGpe4azBtnsAw1dbkfE8hBA1omjCHCHao87Cjex&#10;3D+y+DKu9ynr/Vew+A0AAP//AwBQSwMEFAAGAAgAAAAhADvlkOPiAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAMhu9IvENkJG5b2lEgK02nqdKEhNhhYxduaeO1FYlTmmwrPD3hBDdb/vT7&#10;+4vVZA074+h7RxLSeQIMqXG6p1bC4W0zE8B8UKSVcYQSvtDDqry+KlSu3YV2eN6HlsUQ8rmS0IUw&#10;5Jz7pkOr/NwNSPF2dKNVIa5jy/WoLjHcGr5IkgduVU/xQ6cGrDpsPvYnK+Gl2mzVrl5Y8W2q59fj&#10;evg8vN9LeXszrZ+ABZzCHwy/+lEdyuhUuxNpz4yExyzNIiphlgqxBBaRpbiLQy0hE8DLgv+vUP4A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeQcGni4CAABSBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAO+WQ4+IAAAAKAQAADwAAAAAAAAAAAAAA&#10;AACIBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-left:370.7pt;margin-top:-94.45pt;height:96.85pt;width:121.25pt;z-index:251661312;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAyluRr9sAAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PTU/DMAyG70j8h8hI3La0o0BWmk6o0oSE4LCxCze38dqK&#10;xilN9gG/nnCCmy0/ev28xepsB3GkyfeONaTzBARx40zPrYbd23qmQPiAbHBwTBq+yMOqvLwoMDfu&#10;xBs6bkMrYgj7HDV0IYy5lL7pyKKfu5E43vZushjiOrXSTHiK4XaQiyS5kxZ7jh86HKnqqPnYHqyG&#10;52r9ipt6YdX3UD297B/Hz937rdbXV2nyACLQOfzB8Ksf1aGMTrU7sPFi0HCfpVlENcxSpZYgIrJU&#10;N3GoNWQKZFnI/xXKH1BLAwQUAAAACACHTuJAdIHuvCwCAABmBAAADgAAAGRycy9lMm9Eb2MueG1s&#10;rVRRb9owEH6ftP9g+X0EKLQNIlSsiGkSWivRas/GsUkk2+fZhoT9+p2dQFG3hz7sxTn7zt/5++4u&#10;84dWK3IUztdgCjoaDCkRhkNZm31BX1/WX+4p8YGZkikwoqAn4enD4vOneWNnYgwVqFI4giDGzxpb&#10;0CoEO8syzyuhmR+AFQadEpxmAbdun5WONYiuVTYeDm+zBlxpHXDhPZ6uOiftEd1HAEHKmosV8IMW&#10;JnSoTigWkJKvauvpIr1WSsHDk5ReBKIKikxDWjEJ2ru4Zos5m+0ds1XN+yewjzzhHSfNaoNJL1Ar&#10;Fhg5uPovKF1zBx5kGHDQWUckKYIsRsN32mwrZkXiglJ7exHd/z9Y/uP47EhdFjSnxDCNBX8RbSBf&#10;oSV5VKexfoZBW4thocVj7JnzucfDSLqVTscv0iHoR21PF20jGI+Xpjf5/d2UEo6+0Xic5/k04mRv&#10;163z4ZsATaJRUIfFS5qy48aHLvQcErMZWNdKpQIqQ5qC3t5Mh+nCxYPgymCOSKJ7bLRCu2t7Zjso&#10;T0jMQdcY3vJ1jck3zIdn5rATkAvOSnjCRSrAJNBblFTgfv/rPMZjgdBLSYOdVVD/68CcoER9N1i6&#10;fDSZxFZMm8n0bowbd+3ZXXvMQT8CNu8Ip9LyZMb4oM6mdKB/4kgtY1Z0McMxd0HD2XwMXb/jSHKx&#10;XKYgbD7LwsZsLY/QnZzLQwBZJ6WjTJ02vXrYfqlW/ajE/r7ep6i338PiD1BLAwQKAAAAAACHTuJA&#10;AAAAAAAAAAAAAAAABgAAAF9yZWxzL1BLAwQUAAAACACHTuJAihRmPNEAAACUAQAACwAAAF9yZWxz&#10;Ly5yZWxzpZDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltGMtn69vMOg2X0tqN+oe8T//7w&#10;mRa1IkukbGDX9aAwO/IxBwPvl+PTCyipNnu7UEYDNxQ4jI8P+zMutrYjmWMR1ShZDMy1lletxc2Y&#10;rHRUMLfNRJxsbSMHXay72oB66Ptnzb8ZMG6Y6uQN8MkPoC630sx/2Ck6JqGpdo6SpmmK7h5VB7Zl&#10;ju7INuEbuUazHLAa8CwaB2pZ134EfV+/+6fe00c+47rVfoeM649Xb7ocvwBQSwMEFAAAAAgAh07i&#10;QH7m5SD3AAAA4QEAABMAAABbQ29udGVudF9UeXBlc10ueG1slZFBTsMwEEX3SNzB8hYlTrtACCXp&#10;grRLQKgcYGRPEotkbHlMaG+Pk7YbRJFY2jP/vye73BzGQUwY2Dqq5CovpEDSzljqKvm+32UPUnAE&#10;MjA4wkoekeWmvr0p90ePLFKauJJ9jP5RKdY9jsC580hp0rowQkzH0CkP+gM6VOuiuFfaUUSKWZw7&#10;ZF022MLnEMX2kK5PJgEHluLptDizKgneD1ZDTKZqIvODkp0JeUouO9xbz3dJQ6pfCfPkOuCce0lP&#10;E6xB8QohPsOYNJQJrIz7ooBT/nfJbDly5trWasybwE2KveF0sbrWjmvXOP3f8u2SunSr5YPqb1BL&#10;AQIUABQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAAAAAAAEAIAAAAKAEAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAAAAAAAAAAAQAAAAggMAAF9yZWxz&#10;L1BLAQIUABQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAAAAAAAEAIAAAAKYDAABfcmVscy8ucmVs&#10;c1BLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAEAAAAAAAAABkcnMvUEsBAhQA&#10;FAAAAAgAh07iQMpbka/bAAAACgEAAA8AAAAAAAAAAQAgAAAAIgAAAGRycy9kb3ducmV2LnhtbFBL&#10;AQIUABQAAAAIAIdO4kB0ge68LAIAAGYEAAAOAAAAAAAAAAEAIAAAACoBAABkcnMvZTJvRG9jLnht&#10;bFBLBQYAAAAABgAGAFkBAADIBQAAAAA=&#10;">
+                <v:fill on="f" focussize="0,0"/>
+                <v:stroke on="f" weight="0.5pt"/>
+                <v:imagedata o:title=""/>
+                <o:lock v:ext="edit" aspectratio="f"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="04331C29" w14:textId="77777777" w:rsidR="00335F8B" w:rsidRDefault="00335F8B" w:rsidP="00335F8B">
+                    <w:p w14:paraId="04331C29">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="000C33DF">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                         <w:t>JAE</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="37CBFD07" w14:textId="77777777" w:rsidR="00335F8B" w:rsidRPr="00B941A1" w:rsidRDefault="00335F8B" w:rsidP="00335F8B">
+                    <w:p w14:paraId="37CBFD07">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                          <w:noProof/>
-                          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27B6CEDC" wp14:editId="2B2A952E">
-                            <wp:extent cx="650001" cy="244928"/>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0">
+                            <wp:extent cx="649605" cy="244475"/>
                             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                             <wp:docPr id="12" name="Picture 12"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
-                                    <pic:cNvPr id="8" name="Open Access.png"/>
-                                    <pic:cNvPicPr/>
+                                    <pic:cNvPr id="12" name="Picture 12"/>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks noChangeAspect="1"/>
+                                    </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId8">
+                                    <a:blip r:embed="rId12">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="650001" cy="244928"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00555280" w:rsidRPr="00297442">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>A Title Should be the Fewest Possible Words that Accurately Describe the Content of the Paper</w:t>
+        <w:t xml:space="preserve">A Title Should be the Fewest Possible Words that Accurately Describe the Content of the Paper, not exceeding 15 words </w:t>
       </w:r>
-      <w:r w:rsidR="007B7CDB">
+    </w:p>
+    <w:p w14:paraId="67498C74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:rtl/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>, not exceeding 15 words</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="00555280" w:rsidRPr="00297442">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(Align Centre, </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk63433038"/>
-      <w:r w:rsidR="00555280" w:rsidRPr="00297442">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Bold</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00555280" w:rsidRPr="00297442">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, 1</w:t>
       </w:r>
-      <w:r w:rsidR="00555280">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
-      <w:r w:rsidR="00555280" w:rsidRPr="00297442">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Font size)</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6DC9196B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="13"/>
         <w:tblW w:w="9893" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9893"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00555280" w14:paraId="092BD1A2" w14:textId="77777777" w:rsidTr="00707CBA">
+      <w:tr w14:paraId="092BD1A2">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="20" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9893" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF3485C" w14:textId="325ADC47" w:rsidR="00555280" w:rsidRPr="000536F1" w:rsidRDefault="00FC17F9" w:rsidP="000536F1">
+          <w:p w14:paraId="4DF3485C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>First author’s name with</w:t>
-[...21 lines deleted...]
-            <w:r w:rsidR="000536F1" w:rsidRPr="000536F1">
+              <w:t>First author’s name with the scientific title (</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Bold, 9</w:t>
             </w:r>
-            <w:r w:rsidR="000536F1" w:rsidRPr="000536F1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000536F1" w:rsidRPr="000536F1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Font size</w:t>
             </w:r>
-            <w:r w:rsidR="000536F1" w:rsidRPr="000536F1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00555280" w14:paraId="71A5C42F" w14:textId="77777777" w:rsidTr="00707CBA">
+      <w:tr w14:paraId="71A5C42F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="20" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9893" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7115F004" w14:textId="16AD3FF6" w:rsidR="00555280" w:rsidRPr="000536F1" w:rsidRDefault="00555280" w:rsidP="00A10316">
+          <w:p w14:paraId="7115F004">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000536F1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>First author’s affiliation is as shown in parentheses only (Dep</w:t>
-[...28 lines deleted...]
-            <w:r w:rsidR="000536F1" w:rsidRPr="000536F1">
+              <w:t>First author’s affiliation is as shown in parentheses only (Dept., College, University, City and Country) (</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="000536F1" w:rsidRPr="000536F1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000536F1" w:rsidRPr="000536F1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Font size</w:t>
             </w:r>
-            <w:r w:rsidR="000536F1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00751A80" w14:paraId="412A7794" w14:textId="77777777" w:rsidTr="00707CBA">
+      <w:tr w14:paraId="412A7794">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="20" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9893" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F642D4A" w14:textId="677738EB" w:rsidR="00751A80" w:rsidRPr="000536F1" w:rsidRDefault="00751A80" w:rsidP="000536F1">
+          <w:p w14:paraId="7F642D4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000536F1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
-            <w:r w:rsidRPr="000536F1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000536F1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>first author’s email</w:t>
             </w:r>
-            <w:r w:rsidRPr="000536F1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="000536F1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>ORCID:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://orcid.org/" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>https://orcid.org/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0000-0000-0000-0000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="0D1CABA0">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="20" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="167E7A0B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...20 lines deleted...]
-              <w:t>0000-0000-0000-0000</w:t>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>Mobile (WhatsApp or Viber or …):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650100" w14:paraId="0D1CABA0" w14:textId="77777777" w:rsidTr="00707CBA">
+      <w:tr w14:paraId="1C2FED15">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="20"/>
-[...34 lines deleted...]
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="20" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9893" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="133610D1" w14:textId="6BE77328" w:rsidR="00555280" w:rsidRPr="000536F1" w:rsidRDefault="00FC17F9" w:rsidP="00555280">
+          <w:p w14:paraId="133610D1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Second author’s name with</w:t>
-[...21 lines deleted...]
-            <w:r w:rsidR="000536F1" w:rsidRPr="000536F1">
+              <w:t>Second author’s name with the scientific title (</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Bold, 9</w:t>
             </w:r>
-            <w:r w:rsidR="000536F1" w:rsidRPr="000536F1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000536F1" w:rsidRPr="000536F1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Font size</w:t>
             </w:r>
-            <w:r w:rsidR="000536F1" w:rsidRPr="000536F1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00555280" w14:paraId="74B238B0" w14:textId="77777777" w:rsidTr="0016233B">
+      <w:tr w14:paraId="74B238B0">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="20" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9893" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19914289" w14:textId="7E325456" w:rsidR="00555280" w:rsidRPr="000536F1" w:rsidRDefault="00555280" w:rsidP="00A10316">
+          <w:p w14:paraId="19914289">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000536F1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>Second author’s affiliation is as shown in parentheses only (Dep</w:t>
-[...19 lines deleted...]
-            <w:r w:rsidR="00822AD8" w:rsidRPr="000536F1">
+              <w:t>Second author’s affiliation is as shown in parentheses only (Dept., College,</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000536F1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t xml:space="preserve">University, City and Country) </w:t>
-[...10 lines deleted...]
-            <w:r w:rsidR="000536F1" w:rsidRPr="000536F1">
+              <w:t>University, City and Country) (</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="000536F1" w:rsidRPr="000536F1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000536F1" w:rsidRPr="000536F1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Font size</w:t>
             </w:r>
-            <w:r w:rsidR="000536F1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00751A80" w14:paraId="5E6A6690" w14:textId="77777777" w:rsidTr="00707CBA">
+      <w:tr w14:paraId="5E6A6690">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="20" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9893" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A7C5235" w14:textId="3A5CAAA1" w:rsidR="00751A80" w:rsidRPr="000536F1" w:rsidRDefault="00751A80" w:rsidP="000536F1">
+          <w:p w14:paraId="0A7C5235">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000536F1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
-            <w:r w:rsidRPr="000536F1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000536F1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>second author’s email</w:t>
             </w:r>
-            <w:r w:rsidRPr="000536F1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00602B6B" w:rsidRPr="000536F1">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>ORCID:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://orcid.org/" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>https://orcid.org/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0000-0000-0000-0000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="4679D760">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="20" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C5F7E38">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="none"/>
-[...63 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>Mobile (WhatsApp or Viber or …):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C82C5F4" w14:textId="77777777" w:rsidR="00C1313F" w:rsidRPr="003A5A51" w:rsidRDefault="00C1313F" w:rsidP="00C1313F">
+    <w:p w14:paraId="2C82C5F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="13"/>
         <w:tblW w:w="5135" w:type="pct"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3528"/>
         <w:gridCol w:w="269"/>
         <w:gridCol w:w="6324"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C1313F" w14:paraId="7D71CDD7" w14:textId="77777777" w:rsidTr="00BD61D2">
+      <w:tr w14:paraId="7D71CDD7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="331"/>
+          <w:trHeight w:val="331" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4ABB918E" w14:textId="77777777" w:rsidR="00C1313F" w:rsidRPr="00822AD8" w:rsidRDefault="00C1313F" w:rsidP="003870FB">
+          <w:p w14:paraId="4ABB918E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00822AD8">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Article Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="133" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18CBC74F" w14:textId="77777777" w:rsidR="00C1313F" w:rsidRDefault="00C1313F" w:rsidP="003870FB">
+          <w:p w14:paraId="18CBC74F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3124" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5CA9E98E" w14:textId="77777777" w:rsidR="00C1313F" w:rsidRDefault="00C1313F" w:rsidP="00700A09">
+          <w:p w14:paraId="5CA9E98E">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC51E4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Abstract</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00911C0B" w14:paraId="6F701F8C" w14:textId="77777777" w:rsidTr="00BD61D2">
+      <w:tr w14:paraId="6F701F8C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF7A31A" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRPr="00822AD8" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="3EF7A31A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2535C4B5" w14:textId="3D38F9CE" w:rsidR="00911C0B" w:rsidRPr="00822AD8" w:rsidRDefault="00911C0B" w:rsidP="008E0273">
+          <w:p w14:paraId="2535C4B5">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00822AD8">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Article History:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="133" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AC827AD" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="1AC827AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3124" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31FF212E" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRPr="00B02C7B" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="31FF212E">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="207"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B02C7B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>This section should include a succinct, self-contained and powerful statement that describes the main objective of the study. The abstract of one paragraph length should not contain formulas and references, it should occupy the first page and includes the following items: Brief background on the research topic, problem statement (if exists), research objective, methods and tools used in the research and major results, an abstract summarizing the content of the paper of no more than 250 words. A good abstract is precise and honest, can stand alone, uses no technical jargon and is specific.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00822AD8">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Size line 11, Time Now Roman and Italic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33190CC7" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="33190CC7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B56E3DC" w14:textId="11225CD5" w:rsidR="00BD61D2" w:rsidRPr="00BD61D2" w:rsidRDefault="00BD61D2" w:rsidP="008E0273">
+          <w:p w14:paraId="1B56E3DC">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD61D2">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Do not write or tamper with the page margins as they are designated for the </w:t>
-[...21 lines deleted...]
-              <w:t>’s staff)</w:t>
+              <w:t>(Do not write or tamper with the page margins as they are designated for the journal’s staff)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00911C0B" w14:paraId="0BA2BE57" w14:textId="77777777" w:rsidTr="00BD61D2">
+      <w:tr w14:paraId="0BA2BE57">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61C6420D" w14:textId="41FF8078" w:rsidR="00911C0B" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="61C6420D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00822AD8">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Received: xx / xx / xxxx</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01F049C0" w14:textId="0149A88F" w:rsidR="003142C7" w:rsidRPr="00822AD8" w:rsidRDefault="003142C7" w:rsidP="003142C7">
+          <w:p w14:paraId="01F049C0">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003142C7">
-[...18 lines deleted...]
-              <w:t>xx / xx / xxxx</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>Revised: xx / xx / xxxx</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DE0CC8F" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRPr="00822AD8" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="0DE0CC8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00822AD8">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Accepted : xx / xx / xxxx</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="041449A4" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRPr="00822AD8" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="041449A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00822AD8">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Available Online: xx / xx / xxxx</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42FBAFE3" w14:textId="211C9B92" w:rsidR="00911C0B" w:rsidRPr="00822AD8" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="42FBAFE3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00822AD8">
-[...22 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>Pages no : 00 – 00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="133" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C9775F3" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="4C9775F3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3124" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6994C6FD" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="6994C6FD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00911C0B" w14:paraId="073BE250" w14:textId="77777777" w:rsidTr="00BD61D2">
+      <w:tr w14:paraId="073BE250">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7D6CCEB1" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRPr="00822AD8" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="7D6CCEB1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="133" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52425A41" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="52425A41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3124" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="568D567D" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="568D567D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00911C0B" w14:paraId="56739F1D" w14:textId="77777777" w:rsidTr="00BD61D2">
+      <w:tr w14:paraId="56739F1D">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1F65D5EE" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRPr="00822AD8" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="1F65D5EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="133" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20CCCE26" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="20CCCE26">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3124" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C0D549B" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="6C0D549B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00911C0B" w14:paraId="2716067C" w14:textId="77777777" w:rsidTr="00BD61D2">
+      <w:tr w14:paraId="2716067C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="10FDA7C8" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRPr="00822AD8" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="10FDA7C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00822AD8">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Keywords:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FD9888A" w14:textId="3EF912E0" w:rsidR="00911C0B" w:rsidRPr="00822AD8" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="5FD9888A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00822AD8">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Provide up to five </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> encapsulate the principal topics of the paper.</w:t>
+              <w:t>Provide up to five keywords, which encapsulate the principal topics of the paper.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="133" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37580733" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="37580733">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3124" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47190D0A" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="47190D0A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00911C0B" w14:paraId="49B019FE" w14:textId="77777777" w:rsidTr="00BD61D2">
+      <w:tr w14:paraId="49B019FE">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="278CF125" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRPr="00822AD8" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="278CF125">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00822AD8">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Correspondence:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="650BD4AF" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRPr="00822AD8" w:rsidRDefault="00911C0B" w:rsidP="008E0273">
+          <w:p w14:paraId="650BD4AF">
             <w:pPr>
-              <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00822AD8">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Researcher name</w:t>
             </w:r>
-            <w:r w:rsidRPr="00822AD8">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11EB18EA" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRPr="00822AD8" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="11EB18EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="03278C99" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRPr="009724AF" w:rsidRDefault="004F6387" w:rsidP="008E0273">
+          <w:p w14:paraId="03278C99">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
                 <w:rtl/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "mailto:drasmaa.ghalib@coadec.uobaghdad.edu.iq" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
                 <w:rtl/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B113460" w14:textId="076778AB" w:rsidR="00911C0B" w:rsidRPr="00822AD8" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="0B113460">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="133" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E12FF86" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="2E12FF86">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3124" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29E17772" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
+          <w:p w14:paraId="29E17772">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C5C3020" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00993115" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="0C5C3020">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00993115">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Comments:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47AEEFA0" w14:textId="2F63DAF0" w:rsidR="006F44AB" w:rsidRPr="003E4E31" w:rsidRDefault="006F44AB" w:rsidP="00274F18">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="47AEEFA0">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00993115">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> *The research </w:t>
-[...35 lines deleted...]
-        <w:t>) pages. Otherwise, for each additional page, an amount (10,000 ID) is added, provided that it does not exceed (5) pages.</w:t>
+        <w:t xml:space="preserve"> *The research the research paper is no more than (13) pages. Otherwise, for each additional page, an amount (10,000 ID) is added, provided that it does not exceed (5) pages.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2BA937" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="003E4E31" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="1D2BA937">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00993115">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> * </w:t>
-[...8 lines deleted...]
-        <w:t>Each part of the paper (including sections and subsections), in addition to the body of the paper, has its own font size and font type within the template content.</w:t>
+        <w:t xml:space="preserve"> * Each part of the paper (including sections and subsections), in addition to the body of the paper, has its own font size and font type within the template content.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F075F86" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00993115" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="2F075F86">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E4E31">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> * The research is written within Microsoft Word 2016, and the page layout is as follows</w:t>
-[...8 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> * The research is written within Microsoft Word 2016, and the page layout is as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E86887" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00993115" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="48E86887">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00993115">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- The upper and lower leaving distance is 2 cm. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16FEDC83" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00993115" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="16FEDC83">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00993115">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- The distance left and right is 2 cm. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5E3C6B" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00993115" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="4A5E3C6B">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00993115">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- The size of the paper is A4, width 21 cm and height 29.7 cm. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C40C2DE" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00993115" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="1C40C2DE">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00993115">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- Page layout for vertical footer and footer bottom 1.25 cm. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B808AFF" w14:textId="2EE04F8E" w:rsidR="006F44AB" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="7B808AFF">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>- Paragraph</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> spacing 1.0.</w:t>
+        <w:t>- Paragraph spacing 1.0.                                                              (</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="003527D5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>This Comments most delete</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="696D1A35" w14:textId="3DFE36E3" w:rsidR="00D45045" w:rsidRDefault="00D45045" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="696D1A35">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">* </w:t>
-[...8 lines deleted...]
-        <w:t>The template in your hands includes all the planning dimensions mentioned above.</w:t>
+        <w:t>* The template in your hands includes all the planning dimensions mentioned above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D615C5D" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0D615C5D">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00170A7D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00170A7D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Introduction </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B211BD9" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="6B211BD9">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00170A7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The introduction should present the problem that the paper addresses. Write with clarity about the issues that the reader must know in order to fully appreciate the rest of the paper. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70363948" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="70363948">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00170A7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The body of the text should be left justified in 12- font size Times New Roman font with single spacing and place the reference according to the template shown later.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B407D42" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="6B407D42">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="241241CB" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="241241CB">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00170A7D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Main Headings </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B72C31D" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="6B72C31D">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00170A7D">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">example: </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Main headings should be in bold, left justified and in 13- font size Times New Roman font. For example: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB41C7B" w14:textId="69DD599C" w:rsidR="006F44AB" w:rsidRPr="00E352A7" w:rsidRDefault="00BC6CED" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="2CB41C7B">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E5031D" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00E352A7" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="10E5031D">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E352A7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Paper importance </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE4BD93" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00E352A7" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="0BE4BD93">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E352A7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3. Paper aims</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5DDFD2" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00465677" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
+    <w:p w14:paraId="5A5DDFD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00465677">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1 Sub-headings </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6051FB" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="5E6051FB">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00170A7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sub-headings should be italicized and indented in bold, left justified and in 12- font size Times New Roman font Times New Roman font.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3035EA18" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
+    <w:p w14:paraId="3035EA18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="57"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F626161" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1F626161">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00170A7D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>3. Paper layout of submitted to the journal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3E84BB" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
+    <w:p w14:paraId="1C3E84BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="57" w:firstLine="303"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00170A7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>The paper should be organized into logical parts or sections. Any subsection is given a brief heading. The paper layout of submitted to the journal and the contents include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2576C025" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2576C025">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00170A7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>The introduction that should define clearly the nature of the problem.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00170A7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="3C4043"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00170A7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>including the paper problem and its hypotheses, as well as some reference review). Provided that the paper is not divided into several sections. But rather main and sub-headings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B6067C" w14:textId="195F7EE9" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="57B6067C">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00170A7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>The references that should be made to previousl</w:t>
-[...9 lines deleted...]
-        <w:t>y published papers (references)</w:t>
+        <w:t>The references that should be made to previously published papers (references)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D23A1FA" w14:textId="66EAAA3E" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="00BC6CED" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7D23A1FA">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Theoretical Concepts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B09F957" w14:textId="4EE71AA3" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5B09F957">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00170A7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>Experim</w:t>
-[...9 lines deleted...]
-        <w:t>ental Work</w:t>
+        <w:t>Experimental Work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28AF72D2" w14:textId="4B40EA56" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="00BC6CED" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="28AF72D2">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Results</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD4B190" w14:textId="1B8C919A" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="00BC6CED" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6DD4B190">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Discussions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0539B420" w14:textId="0EB87189" w:rsidR="00860406" w:rsidRDefault="00BC6CED" w:rsidP="00F539E9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0539B420">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Conclusions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15DC2848" w14:textId="13A9124A" w:rsidR="008E42A5" w:rsidRPr="008E42A5" w:rsidRDefault="008E42A5" w:rsidP="00F539E9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="15DC2848">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E42A5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Supplementary material</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582F5A80" w14:textId="77777777" w:rsidR="008E42A5" w:rsidRDefault="008E42A5" w:rsidP="00F539E9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="582F5A80">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FFD27BE" w14:textId="5E806870" w:rsidR="008A4C76" w:rsidRDefault="008A4C76" w:rsidP="007B55EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6FFD27BE">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65974D46" w14:textId="0A3C7E93" w:rsidR="006F44AB" w:rsidRPr="008A4C76" w:rsidRDefault="00F878BB" w:rsidP="008A4C76">
+    <w:p w14:paraId="65974D46">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787C6386" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
+    <w:p w14:paraId="787C6386">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="57" w:firstLine="303"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00170A7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">Theoretical section extends the analytical background of the article and develops a new formulation of the problem. Calculations are achieved here using the developed equations and the modifications should be pointed out. Depending on the suggested research methods, the experimental investigation is achieved, using the testing instruments or design. Materials and methods are detailed here. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5702F780" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
+    <w:p w14:paraId="5702F780">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="57" w:firstLine="303"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00170A7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>In the results and discussions section, the significance of the obtained results should be pointed out and the citations and the discussions of the literatures should be avoided in this section. Sometimes results and discussions are combined in one section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DDD207" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
+    <w:p w14:paraId="27DDD207">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="57" w:firstLine="663"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03CF18EF" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="03CF18EF">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00170A7D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>4. Guidelines for paper preparation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AFC39C1" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
+    <w:p w14:paraId="3AFC39C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00170A7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>4.1. Text Citations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79406C0A" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
+    <w:p w14:paraId="79406C0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="57" w:firstLine="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00170A7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">References should be cited in numerical order according to their order of appearance. Numbered reference citation should be enclosed by square brackets [x]. In case of two citations, the numbers are separated by a comma [1,2]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377DAE0D" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
+    <w:p w14:paraId="377DAE0D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="57" w:firstLine="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00170A7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>In case of more than two reference sequential citations, the numbers should be separated by a dash [1-3] and [1,3,12,..]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8AEA48" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
+    <w:p w14:paraId="6B8AEA48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00170A7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>4.2. Abbreviations and Acronyms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4AC9E3" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
+    <w:p w14:paraId="4B4AC9E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="57" w:firstLine="303"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00170A7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">Define all the abbreviations and acronyms the first time they appear in the article text. Do not use abbreviations in the paper title unless they are unavoidable. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2FDB84" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="30" w:after="72" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0F2FDB84">
+      <w:pPr>
+        <w:spacing w:after="72" w:afterLines="30" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00170A7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>4.3. Nomenclature &amp; units</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A050675" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="30" w:after="72" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3A050675">
+      <w:pPr>
+        <w:spacing w:after="72" w:afterLines="30" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="57" w:firstLine="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00170A7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>The nomenclature should be in alphabetic (capital letters first, followed by lowercase letters), followed by any Greek symbols, with subscript and superscript last. Units should be included between parentheses (x) using the international system of units SI.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD5967C" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00170A7D" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
+    <w:p w14:paraId="6DD5967C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00170A7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>4.4. Equations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35FB0709" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="30" w:after="72" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="35FB0709">
+      <w:pPr>
+        <w:spacing w:after="72" w:afterLines="30" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="57" w:firstLine="303"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00170A7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Equations should be numbered consequently beginning with (1) to the end of the paper. The parentheses should be set in the same line as the equation within the text. Equations should be referenced as Eq. (x) except</w:t>
       </w:r>
-      <w:r w:rsidRPr="008721E0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the beginning of the sentence: "Equation (1) is.... “</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="13"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8958"/>
         <w:gridCol w:w="897"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F44AB" w:rsidRPr="00E9094A" w14:paraId="4F478AF3" w14:textId="77777777" w:rsidTr="00C37778">
+      <w:tr w14:paraId="4F478AF3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4545" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A49C500" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00E9094A" w:rsidRDefault="004F6387" w:rsidP="00C37778">
+          <w:p w14:paraId="7A49C500">
             <w:pPr>
-              <w:spacing w:beforeLines="30" w:before="72" w:afterLines="30" w:after="72"/>
+              <w:spacing w:before="72" w:beforeLines="30" w:after="72" w:afterLines="30" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMathParaPr>
                 <m:jc m:val="left"/>
               </m:oMathParaPr>
               <m:oMath>
                 <m:sSup>
                   <m:sSupPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSupPr>
                   <m:e>
                     <m:r>
+                      <m:rPr/>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <m:t>S</m:t>
                     </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
                   </m:e>
                   <m:sup>
                     <m:r>
+                      <m:rPr/>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <m:t>α</m:t>
                     </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
                   </m:sup>
                 </m:sSup>
                 <m:r>
+                  <m:rPr/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <m:t>=</m:t>
                 </m:r>
                 <m:sSup>
                   <m:sSupPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSupPr>
                   <m:e>
                     <m:d>
                       <m:dPr>
                         <m:ctrlPr>
@@ -4173,74 +4297,107 @@
                                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </m:ctrlPr>
                           </m:fPr>
                           <m:num>
                             <m:sSub>
                               <m:sSubPr>
                                 <m:ctrlPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                     <w:i/>
                                     <w:iCs/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                 </m:ctrlPr>
                               </m:sSubPr>
                               <m:e>
                                 <m:r>
+                                  <m:rPr/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                   <m:t>w</m:t>
                                 </m:r>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:i/>
+                                    <w:iCs/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
                               </m:e>
                               <m:sub>
                                 <m:r>
+                                  <m:rPr/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                   <m:t>c</m:t>
                                 </m:r>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:i/>
+                                    <w:iCs/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
                               </m:sub>
                             </m:sSub>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </m:ctrlPr>
                           </m:num>
                           <m:den>
                             <m:r>
+                              <m:rPr/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <m:t>tan</m:t>
                             </m:r>
                             <m:d>
                               <m:dPr>
                                 <m:ctrlPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                     <w:i/>
                                     <w:iCs/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                 </m:ctrlPr>
                               </m:dPr>
                               <m:e>
                                 <m:f>
                                   <m:fPr>
                                     <m:ctrlPr>
@@ -4248,275 +4405,461 @@
                                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                         <w:i/>
                                         <w:iCs/>
                                         <w:color w:val="000000"/>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                       </w:rPr>
                                     </m:ctrlPr>
                                   </m:fPr>
                                   <m:num>
                                     <m:sSub>
                                       <m:sSubPr>
                                         <m:ctrlPr>
                                           <w:rPr>
                                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                             <w:i/>
                                             <w:iCs/>
                                             <w:color w:val="000000"/>
                                             <w:sz w:val="24"/>
                                             <w:szCs w:val="24"/>
                                           </w:rPr>
                                         </m:ctrlPr>
                                       </m:sSubPr>
                                       <m:e>
                                         <m:r>
+                                          <m:rPr/>
                                           <w:rPr>
                                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                             <w:color w:val="000000"/>
                                             <w:sz w:val="24"/>
                                             <w:szCs w:val="24"/>
                                           </w:rPr>
                                           <m:t>w</m:t>
                                         </m:r>
+                                        <m:ctrlPr>
+                                          <w:rPr>
+                                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                            <w:i/>
+                                            <w:iCs/>
+                                            <w:color w:val="000000"/>
+                                            <w:sz w:val="24"/>
+                                            <w:szCs w:val="24"/>
+                                          </w:rPr>
+                                        </m:ctrlPr>
                                       </m:e>
                                       <m:sub>
                                         <m:r>
+                                          <m:rPr/>
                                           <w:rPr>
                                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                             <w:color w:val="000000"/>
                                             <w:sz w:val="24"/>
                                             <w:szCs w:val="24"/>
                                           </w:rPr>
                                           <m:t>c</m:t>
                                         </m:r>
+                                        <m:ctrlPr>
+                                          <w:rPr>
+                                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                            <w:i/>
+                                            <w:iCs/>
+                                            <w:color w:val="000000"/>
+                                            <w:sz w:val="24"/>
+                                            <w:szCs w:val="24"/>
+                                          </w:rPr>
+                                        </m:ctrlPr>
                                       </m:sub>
                                     </m:sSub>
                                     <m:r>
+                                      <m:rPr/>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                         <w:color w:val="000000"/>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                       </w:rPr>
-                                      <m:t>*T</m:t>
+                                      <m:t>∗T</m:t>
                                     </m:r>
+                                    <m:ctrlPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                        <w:i/>
+                                        <w:iCs/>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="24"/>
+                                        <w:szCs w:val="24"/>
+                                      </w:rPr>
+                                    </m:ctrlPr>
                                   </m:num>
                                   <m:den>
                                     <m:r>
+                                      <m:rPr/>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                         <w:color w:val="000000"/>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                       </w:rPr>
                                       <m:t>2</m:t>
                                     </m:r>
+                                    <m:ctrlPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                        <w:i/>
+                                        <w:iCs/>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="24"/>
+                                        <w:szCs w:val="24"/>
+                                      </w:rPr>
+                                    </m:ctrlPr>
                                   </m:den>
                                 </m:f>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:i/>
+                                    <w:iCs/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
                               </m:e>
                             </m:d>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </m:ctrlPr>
                           </m:den>
                         </m:f>
                         <m:r>
+                          <m:rPr/>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                           <m:t>×</m:t>
                         </m:r>
                         <m:f>
                           <m:fPr>
                             <m:ctrlPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </m:ctrlPr>
                           </m:fPr>
                           <m:num>
                             <m:r>
+                              <m:rPr/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <m:t>1-</m:t>
+                              <m:t>1−</m:t>
                             </m:r>
                             <m:sSup>
                               <m:sSupPr>
                                 <m:ctrlPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                     <w:i/>
                                     <w:iCs/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                 </m:ctrlPr>
                               </m:sSupPr>
                               <m:e>
                                 <m:r>
+                                  <m:rPr/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                   <m:t>Z</m:t>
                                 </m:r>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:i/>
+                                    <w:iCs/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
                               </m:e>
                               <m:sup>
                                 <m:r>
+                                  <m:rPr/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
-                                  <m:t>-1</m:t>
+                                  <m:t>−1</m:t>
                                 </m:r>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:i/>
+                                    <w:iCs/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
                               </m:sup>
                             </m:sSup>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </m:ctrlPr>
                           </m:num>
                           <m:den>
                             <m:r>
+                              <m:rPr/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <m:t>1+</m:t>
                             </m:r>
                             <m:sSup>
                               <m:sSupPr>
                                 <m:ctrlPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                     <w:i/>
                                     <w:iCs/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                 </m:ctrlPr>
                               </m:sSupPr>
                               <m:e>
                                 <m:r>
+                                  <m:rPr/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                   <m:t>Z</m:t>
                                 </m:r>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:i/>
+                                    <w:iCs/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
                               </m:e>
                               <m:sup>
                                 <m:r>
+                                  <m:rPr/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
-                                  <m:t>-1</m:t>
+                                  <m:t>−1</m:t>
                                 </m:r>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:i/>
+                                    <w:iCs/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
                               </m:sup>
                             </m:sSup>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </m:ctrlPr>
                           </m:den>
                         </m:f>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:iCs/>
+                            <w:color w:val="000000"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                        </m:ctrlPr>
                       </m:e>
                     </m:d>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
                   </m:e>
                   <m:sup>
                     <m:r>
+                      <m:rPr/>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <m:t>α</m:t>
                     </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
                   </m:sup>
                 </m:sSup>
                 <m:r>
+                  <m:rPr/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <m:t>=</m:t>
                 </m:r>
                 <m:sSup>
                   <m:sSupPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSupPr>
                   <m:e>
                     <m:r>
+                      <m:rPr/>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <m:t>Ω</m:t>
                     </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
                   </m:e>
                   <m:sup>
                     <m:r>
+                      <m:rPr/>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <m:t>α</m:t>
                     </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
                   </m:sup>
                 </m:sSup>
                 <m:r>
+                  <m:rPr/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <m:t>×</m:t>
                 </m:r>
                 <m:sSup>
                   <m:sSupPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSupPr>
                   <m:e>
                     <m:d>
                       <m:dPr>
                         <m:ctrlPr>
@@ -4524,11145 +4867,8403 @@
                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:iCs/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                         </m:ctrlPr>
                       </m:dPr>
                       <m:e>
                         <m:f>
                           <m:fPr>
                             <m:ctrlPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </m:ctrlPr>
                           </m:fPr>
                           <m:num>
                             <m:r>
+                              <m:rPr/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <m:t>1-</m:t>
+                              <m:t>1−</m:t>
                             </m:r>
                             <m:sSup>
                               <m:sSupPr>
                                 <m:ctrlPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                     <w:i/>
                                     <w:iCs/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                 </m:ctrlPr>
                               </m:sSupPr>
                               <m:e>
                                 <m:r>
+                                  <m:rPr/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                   <m:t>Z</m:t>
                                 </m:r>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:i/>
+                                    <w:iCs/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
                               </m:e>
                               <m:sup>
                                 <m:r>
+                                  <m:rPr/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
-                                  <m:t>-1</m:t>
+                                  <m:t>−1</m:t>
                                 </m:r>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:i/>
+                                    <w:iCs/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
                               </m:sup>
                             </m:sSup>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </m:ctrlPr>
                           </m:num>
                           <m:den>
                             <m:r>
+                              <m:rPr/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <m:t>1+</m:t>
                             </m:r>
                             <m:sSup>
                               <m:sSupPr>
                                 <m:ctrlPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                     <w:i/>
                                     <w:iCs/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                 </m:ctrlPr>
                               </m:sSupPr>
                               <m:e>
                                 <m:r>
+                                  <m:rPr/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                   <m:t>Z</m:t>
                                 </m:r>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:i/>
+                                    <w:iCs/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
                               </m:e>
                               <m:sup>
                                 <m:r>
+                                  <m:rPr/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
-                                  <m:t>-1</m:t>
+                                  <m:t>−1</m:t>
                                 </m:r>
+                                <m:ctrlPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                    <w:i/>
+                                    <w:iCs/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                </m:ctrlPr>
                               </m:sup>
                             </m:sSup>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </m:ctrlPr>
                           </m:den>
                         </m:f>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:i/>
+                            <w:iCs/>
+                            <w:color w:val="000000"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                        </m:ctrlPr>
                       </m:e>
                     </m:d>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
                   </m:e>
                   <m:sup>
                     <m:r>
+                      <m:rPr/>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <m:t>α</m:t>
                     </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </m:ctrlPr>
                   </m:sup>
                 </m:sSup>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B177DF1" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00E9094A" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="7B177DF1">
             <w:pPr>
-              <w:spacing w:afterLines="30" w:after="72"/>
+              <w:spacing w:after="72" w:afterLines="30" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E9094A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06AA649F" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00465677" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
+    <w:p w14:paraId="06AA649F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00465677">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">4.5. Figures </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E2E128" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00673A1F" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="30" w:after="72" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="51E2E128">
+      <w:pPr>
+        <w:spacing w:after="72" w:afterLines="30" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="57" w:firstLine="303"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00673A1F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>All figures should be numbered and have a caption of the figure number and a brief title of the figure. Figure should be referenced as Figure 1, and figures as Figures 1-3. The position of the Figure should be at the top or at the bottom of page as close as possible to the first reference. Figures may appear in color / shaded of gray. Figures that are composed of only black lines and shapes should have no shaded or have-tones of gray and appear only black and white. If a multipart figure is made up of multiple figures, the figure should be compatible with journal guidelines. The avoidance of sizing of figures less than one column should be avoided, because the enlargement results in a poor reproduction of the image.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E49A9E" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="30" w:after="72" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="07E49A9E">
+      <w:pPr>
+        <w:spacing w:after="72" w:afterLines="30" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="57" w:firstLine="303"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00673A1F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>In addition, minor reduction of figure size has an adverse effect on the quality of the original size of the figure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680C6621" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="30" w:after="72" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="680C6621">
+      <w:pPr>
+        <w:spacing w:after="72" w:afterLines="30" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="57" w:firstLine="663"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F070605" wp14:editId="5B7ED18B">
-            <wp:extent cx="4581144" cy="2203704"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4580890" cy="2203450"/>
             <wp:effectExtent l="0" t="0" r="10160" b="6350"/>
             <wp:docPr id="20" name="Chart 20"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB6EBCF" w14:textId="53390C60" w:rsidR="006F44AB" w:rsidRPr="00DC3B12" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
+    <w:p w14:paraId="3EB6EBCF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020299B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Figure (1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC3B12">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>: Show the function curve (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>10 font size</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>Show</w:t>
+        <w:t>) [3]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC3B12">
+    </w:p>
+    <w:p w14:paraId="0A814CA7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="57"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.6. Tables </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D665E17">
+      <w:pPr>
+        <w:spacing w:after="72" w:afterLines="30" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="57" w:right="57" w:firstLine="303"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All tables should be numbered according to their appearance in the text and have a caption of the table number and a brief title of the table. Refer to tables as Table 1 and Tables 1 and 2 in the paper text. The data are black and white but sometimes include color. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B344D67">
+      <w:pPr>
+        <w:spacing w:after="72" w:afterLines="30" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="57" w:right="57" w:firstLine="663"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the function curve (</w:t>
+        <w:t>Table (1): Show the initial values (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC3B12">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>10 font size</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC3B12">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...150 lines deleted...]
-        <w:t>[1]</w:t>
+        <w:t>)[1]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightShading-Accent5"/>
+        <w:tblStyle w:val="14"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1202"/>
         <w:gridCol w:w="1203"/>
         <w:gridCol w:w="1204"/>
         <w:gridCol w:w="1204"/>
         <w:gridCol w:w="1204"/>
         <w:gridCol w:w="1204"/>
         <w:gridCol w:w="1204"/>
         <w:gridCol w:w="1204"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F44AB" w:rsidRPr="004B4756" w14:paraId="3F78CC66" w14:textId="77777777" w:rsidTr="00C37778">
+      <w:tr w14:paraId="3F78CC66">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="20" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1202" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="208A5956" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="208A5956">
             <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="769207E3" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="769207E3">
             <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B4592E3" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="5B4592E3">
             <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1720FF62" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="1720FF62">
             <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67F2222C" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="67F2222C">
             <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F15EE71" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="4F15EE71">
             <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17693394" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="17693394">
             <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39EC7607" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="39EC7607">
             <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F44AB" w:rsidRPr="004B4756" w14:paraId="6944DF65" w14:textId="77777777" w:rsidTr="00C37778">
+      <w:tr w14:paraId="6944DF65">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="20" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1202" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18464770" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="18464770">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2F5A1E" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="5B2F5A1E">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42A12736" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="42A12736">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6A1530" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="3B6A1530">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FBBB2B8" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="6FBBB2B8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EC42659" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="0EC42659">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15FFCE38" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="15FFCE38">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1197026E" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="1197026E">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F44AB" w:rsidRPr="004B4756" w14:paraId="56EE4E78" w14:textId="77777777" w:rsidTr="00C37778">
+      <w:tr w14:paraId="56EE4E78">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="20" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1202" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="123B10B1" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="123B10B1">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EFC1875" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="7EFC1875">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28434F9E" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="28434F9E">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="395237D7" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="395237D7">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22350BF9" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="22350BF9">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68191344" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="68191344">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2505004E" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="2505004E">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE979B1" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00315BA8" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="4BE979B1">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F454343" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="30" w:after="72" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0F454343">
+      <w:pPr>
+        <w:spacing w:after="72" w:afterLines="30" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F3229DE" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00465677" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6F3229DE">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00465677">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Conclusion </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727D2341" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="727D2341">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B77E75">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A concluding short section should be included. As well as conclude an inquiry response it might also summarize the main points of the paper.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BE6D53" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00B77E75" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="45BE6D53">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3574D49B" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00465677" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3574D49B">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00465677">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>6. Recommendation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0D14C6" w14:textId="13F90597" w:rsidR="006F44AB" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="5E0D14C6">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B77E75">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A concluding short section should be included. As well as conclude an inquiry response it might also give the main points of the recommendations in the paper.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535830DF" w14:textId="05075C4E" w:rsidR="009D7634" w:rsidRDefault="009D7634" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="535830DF">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B817F5B" w14:textId="3CBA53E4" w:rsidR="009D7634" w:rsidRPr="00703F54" w:rsidRDefault="009D7634" w:rsidP="009D7634">
+    <w:p w14:paraId="5B817F5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">7. </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">7. Supplementary material </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11FFA838" w14:textId="77777777" w:rsidR="009D7634" w:rsidRPr="00E607C3" w:rsidRDefault="009D7634" w:rsidP="009D7634">
+    <w:p w14:paraId="11FFA838">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E607C3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The research might contain materials that supplement the theoretical or practical dimension of the scholarly work, and in case there are no supplementary materials, the researcher may write (None).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E51DE0" w14:textId="77777777" w:rsidR="009D7634" w:rsidRPr="00703F54" w:rsidRDefault="009D7634" w:rsidP="009D7634">
+    <w:p w14:paraId="17E51DE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BB7D053" w14:textId="749727E2" w:rsidR="009D7634" w:rsidRPr="00703F54" w:rsidRDefault="009D7634" w:rsidP="009D7634">
+    <w:p w14:paraId="4BB7D053">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>8.</w:t>
-[...19 lines deleted...]
-        <w:t>uthor’s Contributions</w:t>
+        <w:t>8. Author’s Contributions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BFD199" w14:textId="77777777" w:rsidR="009D7634" w:rsidRPr="00E607C3" w:rsidRDefault="009D7634" w:rsidP="009D7634">
+    <w:p w14:paraId="65BFD199">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E607C3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Name of the first researcher: Designed the research.  Name of the second researcher: Writing and editing. Name of the third researcher: Conducted the analyses. Name of the fourth researcher: Interpreted the results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD8C56F" w14:textId="77777777" w:rsidR="009D7634" w:rsidRPr="00703F54" w:rsidRDefault="009D7634" w:rsidP="009D7634">
+    <w:p w14:paraId="0AD8C56F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="391AE78D" w14:textId="2FA58E34" w:rsidR="009D7634" w:rsidRPr="00703F54" w:rsidRDefault="009D7634" w:rsidP="009D7634">
+    <w:p w14:paraId="391AE78D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>9.</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">9. Funding </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5831D6DA" w14:textId="77777777" w:rsidR="009D7634" w:rsidRPr="00E607C3" w:rsidRDefault="009D7634" w:rsidP="009D7634">
+    <w:p w14:paraId="5831D6DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E607C3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In case the researcher was funded by an organization or institution, it should be acknowledged. And if there is no funding, then the researcher may write (None). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0C3FBE" w14:textId="77777777" w:rsidR="009D7634" w:rsidRPr="00703F54" w:rsidRDefault="009D7634" w:rsidP="009D7634">
+    <w:p w14:paraId="0B0C3FBE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FF607A1" w14:textId="704AA411" w:rsidR="009D7634" w:rsidRDefault="009D7634" w:rsidP="009D7634">
+    <w:p w14:paraId="6FF607A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">10. </w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">10. Data availability statement </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8FA0C0" w14:textId="2DD86EF5" w:rsidR="009D7634" w:rsidRPr="00E607C3" w:rsidRDefault="009D7634" w:rsidP="009D7634">
+    <w:p w14:paraId="4C8FA0C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E607C3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D16C9EE" w14:textId="77777777" w:rsidR="009D7634" w:rsidRPr="00E607C3" w:rsidRDefault="009D7634" w:rsidP="009D7634">
+    <w:p w14:paraId="3D16C9EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E607C3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1- Daily recorded dataset from the Iraqi Meteorological and Seismology Organization (private data). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4D83AF" w14:textId="77777777" w:rsidR="009D7634" w:rsidRPr="00E607C3" w:rsidRDefault="009D7634" w:rsidP="009D7634">
+    <w:p w14:paraId="2E4D83AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E607C3">
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="hlink"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2- Monthly data of El NIÑO 3.4 by the Royal Netherlands Meteorological Institute: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E607C3">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="10"/>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>https://climexp.k nmi.nl/start.cgi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC18A57" w14:textId="77777777" w:rsidR="009D7634" w:rsidRPr="00E607C3" w:rsidRDefault="009D7634" w:rsidP="009D7634">
+    <w:p w14:paraId="6EC18A57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E607C3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3- National Center for Atmospheric Research (NCAR) (air temperature 1980-2022), the National Centers for Environmental Prediction (NCEP), and the National Center: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00E607C3">
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://psl.noaa.gov/data/gridded/data.ncep.rea%20nalysis.html" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="10"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>https://psl.noaa.gov/data/gridded/data.ncep.rea nalysis.html</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="10"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E52D89" w14:textId="77777777" w:rsidR="009D7634" w:rsidRPr="00703F54" w:rsidRDefault="009D7634" w:rsidP="009D7634">
+    <w:p w14:paraId="11E52D89">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2010930C" w14:textId="2910A9E3" w:rsidR="009D7634" w:rsidRDefault="009D7634" w:rsidP="009D7634">
+    <w:p w14:paraId="2010930C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">11. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">cknowledgments </w:t>
+        <w:t xml:space="preserve">11. Acknowledgments </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E608A1" w14:textId="77777777" w:rsidR="009D7634" w:rsidRPr="00E607C3" w:rsidRDefault="009D7634" w:rsidP="009D7634">
+    <w:p w14:paraId="36E608A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E607C3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For example: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E5D717" w14:textId="74B89B68" w:rsidR="009D7634" w:rsidRPr="00E607C3" w:rsidRDefault="009D7634" w:rsidP="009D7634">
+    <w:p w14:paraId="31E5D717">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E607C3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The authors would like to thank the Iraqi Meteorological Organization for supplying some hydrological data and they also express their gratitude to the Royal Netherlands Meteorological Institute for supplying data for El NIÑO 3.4. The authors appreciate the National Centers for Environmental Prediction and the National Center for Atmospheric Research for supplying air temperature data from 1980-2022 and for the maps prepared by the Physical Sciences Laboratory of the National Oceanic and Atmospheric Administration.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692EE129" w14:textId="77777777" w:rsidR="007A4900" w:rsidRPr="00703F54" w:rsidRDefault="007A4900" w:rsidP="009D7634">
+    <w:p w14:paraId="692EE129">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59795596" w14:textId="76A50DF5" w:rsidR="009D7634" w:rsidRPr="00703F54" w:rsidRDefault="007A4900" w:rsidP="007A4900">
+    <w:p w14:paraId="59795596">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">12. </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">12. Conflict of interest  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED5393B" w14:textId="3909B1F5" w:rsidR="009D7634" w:rsidRPr="00E607C3" w:rsidRDefault="009D7634" w:rsidP="007A4900">
+    <w:p w14:paraId="1ED5393B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E607C3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The authors declare no conflict of interest.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FCD2AE" w14:textId="043B135D" w:rsidR="009738E9" w:rsidRDefault="009738E9" w:rsidP="007A4900">
+    <w:p w14:paraId="43FCD2AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="365B8097" w14:textId="4D268C97" w:rsidR="009738E9" w:rsidRPr="009738E9" w:rsidRDefault="009738E9" w:rsidP="009738E9">
+    <w:p w14:paraId="365B8097">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009738E9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>13. D</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">eclaration of generative AI use </w:t>
+        <w:t xml:space="preserve">13. Declaration of generative AI use </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B162480" w14:textId="77777777" w:rsidR="009738E9" w:rsidRPr="00E607C3" w:rsidRDefault="009738E9" w:rsidP="009738E9">
+    <w:p w14:paraId="6B162480">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E607C3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For example: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="696290C7" w14:textId="536ECF51" w:rsidR="009738E9" w:rsidRPr="00E607C3" w:rsidRDefault="009738E9" w:rsidP="00E607C3">
+    <w:p w14:paraId="696290C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E607C3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>During the preparation of this work, the authors used Grammarly for grammar checking and languagepolishing</w:t>
+        <w:t>During the preparation of this work, the authors used Grammarly for grammar checking and languagepolishing. After using this tool, the authors reviewed and edited the content as needed and take fullresponsibility for the content of the publication.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E607C3">
+    </w:p>
+    <w:p w14:paraId="00A6B888">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. After using this tool, the authors reviewed and edited the content as needed and take fullresponsibility for the content of the publication</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750148D3" w14:textId="37D4EB28" w:rsidR="009D7634" w:rsidRDefault="009D7634" w:rsidP="009D7634">
+    <w:p w14:paraId="593A38C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>During the preparation of this work, the authors used Google translate for grammar checking and language polishing. After using this tool, the authors reviewed and edited the content as needed and take full responsibility for the content of the publication.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="38E9F3A1" w14:textId="775BD5A6" w:rsidR="006F44AB" w:rsidRDefault="009D2072" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="750148D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38E9F3A1">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02344B39" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00CB2B46" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="02344B39">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB2B46">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Note: (</w:t>
-[...26 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Note: (References are not considered unless they are published, have a DOI number, and are taken from the researcher’s citations in APA format).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E74747" w14:textId="7047444B" w:rsidR="00E40E8E" w:rsidRDefault="00E40E8E" w:rsidP="004718EA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="05E74747">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>References</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (research in a journal, book or any other </w:t>
+        <w:t xml:space="preserve">References (research in a journal, book or any other references) must include the following basic information: year of publication, full title, full name of the journal in which it appeared, volume number, issue number (issue) and page numbers of the cited research in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>APA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E40E8E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> format from Google Scholar, meaning that the research is published and with the identifier (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E40E8E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E40E8E">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">). References to books and technical reports must include the year of publication, full title, publisher, city of publication, and page numbers of the cited work. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>). References to books and technical reports must include the year of publication, full title, publisher, city of publication, and page numbers of the cited work. References numbers are written on the line, surrounded by square brackets [1]. The format for writing references is to be in the order of their appearance in the text of the research, i.e. [1] is for the first reference mentioned in the text of the research, regardless of the type of English letter it has, and so on in succession.</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...70 lines deleted...]
-      <w:r w:rsidR="004718EA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="3C4043"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E40E8E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B025CB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The website is not considered valid unless it is part of an electronic magazine website with a number, date, and other details</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E40E8E">
-[...5 lines deleted...]
-        <w:t>).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>). (</w:t>
       </w:r>
-      <w:r w:rsidR="00B04930" w:rsidRPr="00B04930">
-[...7 lines deleted...]
-      <w:r w:rsidR="00B04930" w:rsidRPr="00B04930">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In Times New Roman 10 font size</w:t>
       </w:r>
-      <w:r w:rsidR="00B04930" w:rsidRPr="00B04930">
-[...30 lines deleted...]
-        <w:t>formats are as follows:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) Each source must contain a DOI. The general writing formats are as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7913F75D" w14:textId="77777777" w:rsidR="00330EA2" w:rsidRDefault="00330EA2" w:rsidP="004718EA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="7913F75D">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="451B8102" w14:textId="5287E790" w:rsidR="00B04930" w:rsidRPr="00D54711" w:rsidRDefault="009D2072" w:rsidP="00B04930">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="451B8102">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Reference</w:t>
-[...10 lines deleted...]
-        <w:t>s</w:t>
+        <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B30FE52" w14:textId="77777777" w:rsidR="00B04930" w:rsidRPr="00802587" w:rsidRDefault="00B04930" w:rsidP="00B04930">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4B30FE52">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00802587">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Theses format:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31996C67" w14:textId="77777777" w:rsidR="00B04930" w:rsidRPr="00822AD8" w:rsidRDefault="00B04930" w:rsidP="00B04930">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="31996C67">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:ind w:left="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00822AD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>A.A. Author, (Year), “Title of Thesis,” M.Sc. Thesis, Dept., Univ., City of Univ., Country.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E07260" w14:textId="77777777" w:rsidR="00B04930" w:rsidRPr="00822AD8" w:rsidRDefault="00B04930" w:rsidP="00B04930">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="65E07260">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00822AD8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Format for journals available online:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E90A73C" w14:textId="77777777" w:rsidR="00B04930" w:rsidRPr="00822AD8" w:rsidRDefault="00B04930" w:rsidP="00B04930">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="6E90A73C">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:ind w:left="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00822AD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Author, (year), “Title”, Journal, Vol. xx, pp. xx-xx, Available site/path/file DOI:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00822AD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00822AD8">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="10"/>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>https://doi.org/xx.xxxx.xxx.xxx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6CAB3F" w14:textId="77777777" w:rsidR="00B04930" w:rsidRPr="00802587" w:rsidRDefault="00B04930" w:rsidP="00B04930">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3E6CAB3F">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00802587">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Periodicals format:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F272DD" w14:textId="77777777" w:rsidR="00B04930" w:rsidRPr="00822AD8" w:rsidRDefault="00B04930" w:rsidP="00B04930">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="69F272DD">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:ind w:left="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00822AD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>C.L. Author1, G.M. Author2, and R.D. Author3, (Year), “Title of Paper,” Title of Periodical, Vol. x, No x, pp. xx-xx.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00822AD8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00822AD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>DOI:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00822AD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00822AD8">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="10"/>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>https://doi.org/xx.xxxx.xxx.xxx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="152D8678" w14:textId="77777777" w:rsidR="00B04930" w:rsidRPr="00802587" w:rsidRDefault="00B04930" w:rsidP="00B04930">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="152D8678">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00802587">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Reports format:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8C5894" w14:textId="77777777" w:rsidR="00B04930" w:rsidRPr="00822AD8" w:rsidRDefault="00B04930" w:rsidP="00B04930">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="0E8C5894">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:ind w:left="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00822AD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>J.K. Author, (Year), “Title of Report,” Name of Co., City of Co., Country, Report xxx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392ED4F9" w14:textId="77777777" w:rsidR="00B04930" w:rsidRPr="00802587" w:rsidRDefault="00B04930" w:rsidP="00B04930">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="392ED4F9">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00802587">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Conference proceeding format:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54AD1891" w14:textId="77777777" w:rsidR="00B04930" w:rsidRPr="00822AD8" w:rsidRDefault="00B04930" w:rsidP="00B04930">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="54AD1891">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:ind w:left="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00822AD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> J.K. Author, (Year), “Title of Paper,”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00822AD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00822AD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Name of Conf., City of Conf., pp. xx-xx. DOI:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00822AD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00822AD8">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="10"/>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>https://doi.org/xx.xxxx.xxx.xxx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9450CA" w14:textId="77777777" w:rsidR="00B04930" w:rsidRPr="00802587" w:rsidRDefault="00B04930" w:rsidP="00B04930">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0F9450CA">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00802587">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Patents format:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47EC0E41" w14:textId="77777777" w:rsidR="00B04930" w:rsidRPr="00822AD8" w:rsidRDefault="00B04930" w:rsidP="00B04930">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="47EC0E41">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:ind w:left="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00822AD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> J. K. Author, (Year), “Title of Patent,” U.S. Patent x xxx xxx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45EBA848" w14:textId="77777777" w:rsidR="00B04930" w:rsidRPr="00802587" w:rsidRDefault="00B04930" w:rsidP="00B04930">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="45EBA848">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00802587">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Book format:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA3B5BC" w14:textId="77777777" w:rsidR="00B04930" w:rsidRPr="00822AD8" w:rsidRDefault="00B04930" w:rsidP="00B04930">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="7CA3B5BC">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:ind w:left="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00822AD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> T.H. Richards,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00822AD8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00822AD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>(Year), “Title of the Book,” Publisher, nth ed, City of Publisher. DOI:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00822AD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00822AD8">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="10"/>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>https://doi.org/xx.xxxx.xxx.xxx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7FD67F" w14:textId="77777777" w:rsidR="00B04930" w:rsidRPr="00822AD8" w:rsidRDefault="00B04930" w:rsidP="00B04930">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="2F7FD67F">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5654A0E0" w14:textId="77777777" w:rsidR="00B04930" w:rsidRPr="00822AD8" w:rsidRDefault="00B04930" w:rsidP="00B04930">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="5654A0E0">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07AC89F2" w14:textId="77777777" w:rsidR="00B04930" w:rsidRPr="00822AD8" w:rsidRDefault="00B04930" w:rsidP="00B04930">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="07AC89F2">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D5977A5" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00E42F0E" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="7D5977A5">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C4FDE10" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRDefault="006F44AB" w:rsidP="006F44AB">
+    <w:p w14:paraId="6C4FDE10">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="108A0974" w14:textId="77777777" w:rsidR="00911C0B" w:rsidRPr="00E42F0E" w:rsidRDefault="00911C0B" w:rsidP="00911C0B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+    <w:p w14:paraId="108A0974">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:adjustRightInd/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DB7478D" w14:textId="77777777" w:rsidR="005A0E75" w:rsidRDefault="005A0E75" w:rsidP="004B6295">
+    <w:p w14:paraId="4DB7478D">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B40CEFB" w14:textId="77777777" w:rsidR="005A0E75" w:rsidRDefault="005A0E75" w:rsidP="005A0E75">
+    <w:p w14:paraId="0B40CEFB">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="512C8B0A" w14:textId="77777777" w:rsidR="007308E6" w:rsidRDefault="007308E6" w:rsidP="005A0E75">
+    <w:p w14:paraId="512C8B0A">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34DED494" w14:textId="77777777" w:rsidR="007308E6" w:rsidRDefault="007308E6" w:rsidP="005A0E75">
+    <w:p w14:paraId="34DED494">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="432F509B" w14:textId="77777777" w:rsidR="007308E6" w:rsidRDefault="007308E6" w:rsidP="005A0E75">
+    <w:p w14:paraId="432F509B">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="093435D6" w14:textId="77777777" w:rsidR="007308E6" w:rsidRDefault="007308E6" w:rsidP="005A0E75">
+    <w:p w14:paraId="093435D6">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3301F8F5" w14:textId="5A70F1BE" w:rsidR="007308E6" w:rsidRDefault="007308E6" w:rsidP="005A0E75">
+    <w:p w14:paraId="3301F8F5">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39F6FD9C" w14:textId="704945B8" w:rsidR="00710057" w:rsidRDefault="00710057" w:rsidP="005A0E75">
+    <w:p w14:paraId="39F6FD9C">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4604A7F1" w14:textId="61D24511" w:rsidR="00710057" w:rsidRDefault="00710057" w:rsidP="005A0E75">
+    <w:p w14:paraId="4604A7F1">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AB07BBC" w14:textId="77777777" w:rsidR="00710057" w:rsidRDefault="00710057" w:rsidP="005A0E75">
+    <w:p w14:paraId="5AB07BBC">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C066067" w14:textId="77777777" w:rsidR="006014EF" w:rsidRDefault="006014EF" w:rsidP="003870FB">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Sylfaen" w:eastAsia="Calibri" w:hAnsi="Sylfaen" w:cs="Segoe UI"/>
+    <w:p w14:paraId="4C066067">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="12"/>
+          <w:rFonts w:ascii="Sylfaen" w:hAnsi="Sylfaen" w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:sectPr w:rsidR="006014EF" w:rsidSect="00815FCF">
-[...6 lines deleted...]
-          <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+        <w:sectPr>
+          <w:headerReference r:id="rId6" w:type="first"/>
+          <w:footerReference r:id="rId8" w:type="first"/>
+          <w:headerReference r:id="rId5" w:type="default"/>
+          <w:footerReference r:id="rId7" w:type="default"/>
+          <w:pgSz w:w="11907" w:h="16840"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
-          <w:cols w:space="720"/>
+          <w:cols w:space="720" w:num="1"/>
           <w:titlePg/>
-          <w:docGrid w:linePitch="360"/>
+          <w:docGrid w:linePitch="360" w:charSpace="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="13"/>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9847"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F44AB" w:rsidRPr="00B53DA1" w14:paraId="7A37B6F8" w14:textId="77777777" w:rsidTr="00C37778">
+      <w:tr w14:paraId="7A37B6F8">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4CFF1A6D" w14:textId="5824192E" w:rsidR="006F44AB" w:rsidRPr="00371804" w:rsidRDefault="006F44AB" w:rsidP="00A74048">
+          <w:p w14:paraId="4CFF1A6D">
             <w:pPr>
-              <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371804">
-[...22 lines deleted...]
-              <w:t>x</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+              </w:rPr>
+              <w:t>https://doi.org/10.31272/jae.ixxx.xxxx</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71A5A1A9" w14:textId="7CD635A7" w:rsidR="006F44AB" w:rsidRPr="0092301F" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="71A5A1A9">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="12"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="0563C1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00371804">
-[...9 lines deleted...]
-              <w:t>nsiriyah.edu.iq</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+              </w:rPr>
+              <w:t>https://admics.uomustansiriyah.edu.iq</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...19 lines deleted...]
-      <w:tr w:rsidR="006F44AB" w14:paraId="2B262C82" w14:textId="77777777" w:rsidTr="00C37778">
+      <w:tr w14:paraId="2B262C82">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="0070C0" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="0070C0" w:sz="18" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="810"/>
+          <w:trHeight w:val="810" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46733B8F" w14:textId="439D6C66" w:rsidR="006F44AB" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="46733B8F">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> P-ISSN: 1813–</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve"> P-ISSN: 1813–6729      E-ISSN: 2707-1359</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DC0B357">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t>6729</w:t>
-[...36 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="74ACFB00" w14:textId="77777777" w:rsidR="006F44AB" w:rsidRPr="00EC42BC" w:rsidRDefault="006F44AB" w:rsidP="00C37778">
+          <w:p w14:paraId="74ACFB00">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="310B88E5" w14:textId="7BE6D02D" w:rsidR="000458EF" w:rsidRPr="000458EF" w:rsidRDefault="00335F8B" w:rsidP="00D4231A">
+    <w:p w14:paraId="310B88E5">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56D7C592" wp14:editId="70F90E2F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4704080</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-1185908</wp:posOffset>
+                  <wp:posOffset>-1185545</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1539875" cy="1229995"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Text Box 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1539875" cy="1229995"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3F22A57F" w14:textId="77777777" w:rsidR="00335F8B" w:rsidRDefault="00335F8B" w:rsidP="00335F8B">
+                          <w:p w14:paraId="3F22A57F">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="96"/>
                                 <w:szCs w:val="96"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="000C33DF">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="96"/>
                                 <w:szCs w:val="96"/>
                               </w:rPr>
                               <w:t>JAE</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2F33D766" w14:textId="77777777" w:rsidR="00335F8B" w:rsidRPr="00B941A1" w:rsidRDefault="00335F8B" w:rsidP="00335F8B">
+                          <w:p w14:paraId="2F33D766">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                                <w:noProof/>
-                                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72DB2ADC" wp14:editId="5D082CB6">
-                                  <wp:extent cx="650001" cy="244928"/>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                  <wp:extent cx="649605" cy="244475"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                                   <wp:docPr id="13" name="Picture 13"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
-                                          <pic:cNvPr id="8" name="Open Access.png"/>
-                                          <pic:cNvPicPr/>
+                                          <pic:cNvPr id="13" name="Picture 13"/>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks noChangeAspect="1"/>
+                                          </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId8">
+                                          <a:blip r:embed="rId12">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="650001" cy="244928"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-                        <a:prstTxWarp prst="textNoShape">
-[...1 lines deleted...]
-                        </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="56D7C592" id="Text Box 11" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:370.4pt;margin-top:-93.4pt;width:121.25pt;height:96.85pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQySTXMAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fQQotCUiVKwV0yTU&#10;VoKpz8axSSTb59mGhP36nR1CUbenaS/mfHe5u+/7zswfWq3IUThfgynoaDCkRBgOZW32Bf2xXX25&#10;p8QHZkqmwIiCnoSnD4vPn+aNzcUYKlClcASLGJ83tqBVCDbPMs8roZkfgBUGgxKcZgGvbp+VjjVY&#10;XatsPBzeZg240jrgwnv0PnVBukj1pRQ8vEjpRSCqoDhbSKdL5y6e2WLO8r1jtqr5eQz2D1NoVhts&#10;ein1xAIjB1f/UUrX3IEHGQYcdAZS1lwkDIhmNPyAZlMxKxIWJMfbC03+/5Xlz8dXR+oStRtRYphG&#10;jbaiDeQrtARdyE9jfY5pG4uJoUU/5vZ+j84Iu5VOx18ERDCOTJ8u7MZqPH40vZnd300p4Rgbjcez&#10;2Wwa62Tvn1vnwzcBmkSjoA7lS6yy49qHLrVPid0MrGqlkoTKkKagtzfTYfrgEsHiymCPCKIbNlqh&#10;3bUd6B7IDsoT4nPQbYi3fFXjDGvmwytzuBIICdc8vOAhFWAvOFuUVOB+/c0f81EpjFLS4IoV1P88&#10;MCcoUd8NajgbTSZxJ9NlMr0b48VdR3bXEXPQj4BbjDLhdMmM+UH1pnSg3/A1LGNXDDHDsXdBQ28+&#10;hm7x8TVxsVymJNxCy8LabCyPpSOrkeFt+8acPcsQUMFn6JeR5R/U6HI7PZaHALJOUkWeO1bP9OMG&#10;J7HPry0+ket7ynr/T1j8BgAA//8DAFBLAwQUAAYACAAAACEA4UXFSOMAAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeIMtoLXUbglpQkyMHkAu3qbdpW3sztbuApVf73DS27zM&#10;y3vfy1aj7cTJDL51pGA2jUAYqpxuqVaw/9hMEhA+IGnsHBkFP8bDKr+9yTDV7kxbc9qFWnAI+RQV&#10;NCH0qZS+aoxFP3W9If4d3GAxsBxqqQc8c7jt5DyKYmmxJW5osDdFY6qv3dEqeC0277gt5za5dMXL&#10;22Hdf+8/H5W6vxvXzyCCGcOfGa74jA45M5XuSNqLTsHTQ8ToQcFklsR8sWWZLBYgSgXxEmSeyf8T&#10;8l8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkMkk1zACAABbBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4UXFSOMAAAAKAQAADwAAAAAAAAAA&#10;AAAAAACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-left:370.4pt;margin-top:-93.35pt;height:96.85pt;width:121.25pt;z-index:251662336;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJANZHsdtsAAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PzU7DMBCE70i8g7VI3Fo7LbQhxKlQpAoJ0UNLL9w2sZtE&#10;xOsQuz/w9CwnOI5mNPNNvrq4XpzsGDpPGpKpAmGp9qajRsP+bT1JQYSIZLD3ZDV82QCr4voqx8z4&#10;M23taRcbwSUUMtTQxjhkUoa6tQ7D1A+W2Dv40WFkOTbSjHjmctfLmVIL6bAjXmhxsGVr64/d0Wl4&#10;Kdcb3FYzl3735fPr4Wn43L/fa317k6hHENFe4l8YfvEZHQpmqvyRTBC9huWdYvSoYZKkiyUIjjyk&#10;8zmIij0Fssjl/wvFD1BLAwQUAAAACACHTuJAxuhokCwCAABoBAAADgAAAGRycy9lMm9Eb2MueG1s&#10;rVTBThsxEL1X6j9YvpdNQgIkYoNSEFUlVJAC6tnxerMr2R7XdtilX99nbxIQ7YFDL97xzPiN35vx&#10;Xl71RrNn5UNLtuTjkxFnykqqWrst+dPj7ZcLzkIUthKarCr5iwr8avn502XnFmpCDelKeQYQGxad&#10;K3kTo1sURZCNMiKckFMWwZq8ERFbvy0qLzqgG11MRqOzoiNfOU9ShQDvzRDke0T/EUCq61aqG5I7&#10;o2wcUL3SIoJSaFoX+DLftq6VjPd1HVRkuuRgGvOKIrA3aS2Wl2Kx9cI1rdxfQXzkCu84GdFaFD1C&#10;3Ygo2M63f0GZVnoKVMcTSaYYiGRFwGI8eqfNuhFOZS6QOrij6OH/wcofzw+etRUmYcyZFQYdf1R9&#10;ZF+pZ3BBn86FBdLWDomxhx+5B3+AM9Hua2/SF4QY4lD35ahuQpPp0Ox0fnE+40wiNp5M5vP5LOEU&#10;r8edD/GbIsOSUXKP9mVVxfNdiEPqISVVs3Tbap1bqC3rSn52OhvlA8cIwLVFjURiuGyyYr/p98w2&#10;VL2AmKdhNIKTty2K34kQH4THLIALXku8x1JrQhHaW5w15H//y5/y0SJEOeswWyUPv3bCK870d4vm&#10;zcfTaRrGvJnOzifY+LeRzduI3ZlrwviiP7hdNlN+1Aez9mR+4lGtUlWEhJWoXfJ4MK/jMPF4lFKt&#10;VjkJ4+dEvLNrJxP0IOdqF6lus9JJpkGbvXoYwNyr/WNJE/52n7NefxDLP1BLAwQKAAAAAACHTuJA&#10;AAAAAAAAAAAAAAAABgAAAF9yZWxzL1BLAwQUAAAACACHTuJAihRmPNEAAACUAQAACwAAAF9yZWxz&#10;Ly5yZWxzpZDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltGMtn69vMOg2X0tqN+oe8T//7w&#10;mRa1IkukbGDX9aAwO/IxBwPvl+PTCyipNnu7UEYDNxQ4jI8P+zMutrYjmWMR1ShZDMy1lletxc2Y&#10;rHRUMLfNRJxsbSMHXay72oB66Ptnzb8ZMG6Y6uQN8MkPoC630sx/2Ck6JqGpdo6SpmmK7h5VB7Zl&#10;ju7INuEbuUazHLAa8CwaB2pZ134EfV+/+6fe00c+47rVfoeM649Xb7ocvwBQSwMEFAAAAAgAh07i&#10;QH7m5SD3AAAA4QEAABMAAABbQ29udGVudF9UeXBlc10ueG1slZFBTsMwEEX3SNzB8hYlTrtACCXp&#10;grRLQKgcYGRPEotkbHlMaG+Pk7YbRJFY2jP/vye73BzGQUwY2Dqq5CovpEDSzljqKvm+32UPUnAE&#10;MjA4wkoekeWmvr0p90ePLFKauJJ9jP5RKdY9jsC580hp0rowQkzH0CkP+gM6VOuiuFfaUUSKWZw7&#10;ZF022MLnEMX2kK5PJgEHluLptDizKgneD1ZDTKZqIvODkp0JeUouO9xbz3dJQ6pfCfPkOuCce0lP&#10;E6xB8QohPsOYNJQJrIz7ooBT/nfJbDly5trWasybwE2KveF0sbrWjmvXOP3f8u2SunSr5YPqb1BL&#10;AQIUABQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAAAAAAAEAIAAAAKAEAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAAAAAAAAAAAQAAAAggMAAF9yZWxz&#10;L1BLAQIUABQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAAAAAAAEAIAAAAKYDAABfcmVscy8ucmVs&#10;c1BLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAEAAAAAAAAABkcnMvUEsBAhQA&#10;FAAAAAgAh07iQDWR7HbbAAAACgEAAA8AAAAAAAAAAQAgAAAAIgAAAGRycy9kb3ducmV2LnhtbFBL&#10;AQIUABQAAAAIAIdO4kDG6GiQLAIAAGgEAAAOAAAAAAAAAAEAIAAAACoBAABkcnMvZTJvRG9jLnht&#10;bFBLBQYAAAAABgAGAFkBAADIBQAAAAA=&#10;">
+                <v:fill on="f" focussize="0,0"/>
+                <v:stroke on="f" weight="0.5pt"/>
+                <v:imagedata o:title=""/>
+                <o:lock v:ext="edit" aspectratio="f"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3F22A57F" w14:textId="77777777" w:rsidR="00335F8B" w:rsidRDefault="00335F8B" w:rsidP="00335F8B">
+                    <w:p w14:paraId="3F22A57F">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="000C33DF">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                         <w:t>JAE</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2F33D766" w14:textId="77777777" w:rsidR="00335F8B" w:rsidRPr="00B941A1" w:rsidRDefault="00335F8B" w:rsidP="00335F8B">
+                    <w:p w14:paraId="2F33D766">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
-                          <w:noProof/>
-                          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72DB2ADC" wp14:editId="5D082CB6">
-                            <wp:extent cx="650001" cy="244928"/>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0">
+                            <wp:extent cx="649605" cy="244475"/>
                             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                             <wp:docPr id="13" name="Picture 13"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
-                                    <pic:cNvPr id="8" name="Open Access.png"/>
-                                    <pic:cNvPicPr/>
+                                    <pic:cNvPr id="13" name="Picture 13"/>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks noChangeAspect="1"/>
+                                    </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId8">
+                                    <a:blip r:embed="rId12">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="650001" cy="244928"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="005B121C" w:rsidRPr="009E03E8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t xml:space="preserve">يجب أن يكون العنوان أقل الكلمات الممكنة التي تصف محتوى الورقة بدقة </w:t>
+        <w:t>يجب أن يكون العنوان أقل الكلمات الممكنة التي تصف محتوى الورقة بدقة على ان لا تتجاوز 15 كلمة (</w:t>
       </w:r>
-      <w:r w:rsidR="006F44AB">
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>محاذاة الى الوسط، غامق، 14 حجم الخط</w:t>
       </w:r>
-      <w:r w:rsidR="005B121C" w:rsidRPr="009E03E8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46457838" w14:textId="40312143" w:rsidR="00FF00F3" w:rsidRDefault="00FF00F3" w:rsidP="00FF00F3">
+    <w:p w14:paraId="46457838">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6563"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="13"/>
         <w:bidiVisual/>
         <w:tblW w:w="4990" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9827"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B121C" w14:paraId="007741CB" w14:textId="77777777" w:rsidTr="005B121C">
+      <w:tr w14:paraId="007741CB">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A064DA4" w14:textId="3DB36CFE" w:rsidR="005B121C" w:rsidRPr="00A27AB6" w:rsidRDefault="00DC18F7" w:rsidP="00A27AB6">
+          <w:p w14:paraId="3A064DA4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:bidi/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">اسم المؤلف الأول </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>مع</w:t>
             </w:r>
-            <w:r w:rsidR="005B121C" w:rsidRPr="00A27AB6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> اللقب العلمي</w:t>
-[...15 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:t xml:space="preserve"> اللقب العلمي (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>غامق، 9 حجم الخط</w:t>
             </w:r>
-            <w:r w:rsidR="00A27AB6" w:rsidRPr="00A27AB6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B121C" w14:paraId="462CBD12" w14:textId="77777777" w:rsidTr="005B121C">
+      <w:tr w14:paraId="462CBD12">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="301BF81F" w14:textId="691637B9" w:rsidR="005B121C" w:rsidRPr="00A27AB6" w:rsidRDefault="005B121C" w:rsidP="00A27AB6">
+          <w:p w14:paraId="301BF81F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:bidi/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A27AB6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>جهة انتساب</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A27AB6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve"> المؤلف الأول كما هو موضح بين الاقواس فقط (القسم ، الكلية ، الجامعة ، المدينة والدولة)</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:t xml:space="preserve"> المؤلف الأول كما هو موضح بين الاقواس فقط (القسم ، الكلية ، الجامعة ، المدينة والدولة) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00A27AB6" w:rsidRPr="00A27AB6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>9 حجم الخط</w:t>
             </w:r>
-            <w:r w:rsidR="00A27AB6" w:rsidRPr="00A27AB6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00652116" w14:paraId="64EFFC5A" w14:textId="77777777" w:rsidTr="005B121C">
+      <w:tr w14:paraId="64EFFC5A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79909D70" w14:textId="3BFD99EF" w:rsidR="00652116" w:rsidRPr="00A27AB6" w:rsidRDefault="00652116" w:rsidP="00831C84">
+          <w:p w14:paraId="79909D70">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A27AB6">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A27AB6">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>first author’s email</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A27AB6">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A27AB6">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>ORCID:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://orcid.org/" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>https://orcid.org/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0000-0000-0000-0000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="77DD8BDB">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9827" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="305CEC2F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:bidi/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+                <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...20 lines deleted...]
-              <w:t>0000-0000-0000-0000</w:t>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>رقم هاتف تواصل اجتماعي (واتساب او فايبر أو ...):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650100" w14:paraId="77DD8BDB" w14:textId="77777777" w:rsidTr="005B121C">
+      <w:tr w14:paraId="092C63DD">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="305CEC2F" w14:textId="2E99853E" w:rsidR="00650100" w:rsidRPr="00A27AB6" w:rsidRDefault="00650100" w:rsidP="00650100">
+          <w:p w14:paraId="08A6FC5E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:bidi/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
-[...35 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">اسم المؤلف الثاني </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>مع</w:t>
             </w:r>
-            <w:r w:rsidR="005B121C" w:rsidRPr="00A27AB6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> اللقب العلمي</w:t>
-[...15 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:t xml:space="preserve"> اللقب العلمي (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>غامق، 9 حجم الخط</w:t>
             </w:r>
-            <w:r w:rsidR="00A27AB6" w:rsidRPr="00A27AB6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B121C" w14:paraId="0CE62FF8" w14:textId="77777777" w:rsidTr="005B121C">
+      <w:tr w14:paraId="0CE62FF8">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54C10B95" w14:textId="299EB4B7" w:rsidR="005B121C" w:rsidRPr="00A27AB6" w:rsidRDefault="005B121C" w:rsidP="00A27AB6">
+          <w:p w14:paraId="54C10B95">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:bidi/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A27AB6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>جهة انتساب</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A27AB6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve"> المؤلف الثاني كما هو موضح بين الاقواس فقط (القسم ، الكلية ، الجامعة ، المدينة والدولة)</w:t>
-[...12 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:t xml:space="preserve"> المؤلف الثاني كما هو موضح بين الاقواس فقط (القسم ، الكلية ، الجامعة ، المدينة والدولة) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00A27AB6" w:rsidRPr="00A27AB6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>9 حجم الخط</w:t>
             </w:r>
-            <w:r w:rsidR="00A27AB6" w:rsidRPr="00A27AB6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00652116" w14:paraId="1E2264A2" w14:textId="77777777" w:rsidTr="005B121C">
+      <w:tr w14:paraId="1E2264A2">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05C97F39" w14:textId="641DD146" w:rsidR="00652116" w:rsidRPr="00A27AB6" w:rsidRDefault="00652116" w:rsidP="00831C84">
+          <w:p w14:paraId="05C97F39">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A27AB6">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A27AB6">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A27AB6">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>second author’s email</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A27AB6">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A27AB6">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>ORCID:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://orcid.org/" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>https://orcid.org/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0000-0000-0000-0000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="48AE4511">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9827" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39CB55FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:bidi/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
-              </w:rPr>
-[...52 lines deleted...]
-                <w:u w:val="none"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:rStyle w:val="10"/>
+                <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>رقم هاتف تواصل اجتماعي (واتساب او فايبر أو ...):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="37D5E42D" w14:textId="6A9440BA" w:rsidR="00285C85" w:rsidRDefault="00285C85" w:rsidP="00FF00F3">
+    <w:p w14:paraId="37D5E42D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6563"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="13"/>
         <w:tblW w:w="5041" w:type="pct"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3348"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="6310"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00285C85" w14:paraId="16FA0FFD" w14:textId="77777777" w:rsidTr="00DE2443">
+      <w:tr w14:paraId="16FA0FFD">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="160"/>
+          <w:trHeight w:val="160" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1686" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1CFB6988" w14:textId="77777777" w:rsidR="00285C85" w:rsidRPr="009053A5" w:rsidRDefault="00285C85" w:rsidP="00D4231A">
+          <w:p w14:paraId="1CFB6988">
             <w:pPr>
               <w:bidi/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009053A5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>معلومات البحث</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="136" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="740C57A0" w14:textId="77777777" w:rsidR="00285C85" w:rsidRDefault="00285C85" w:rsidP="003870FB">
+          <w:p w14:paraId="740C57A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3178" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="188A916F" w14:textId="77777777" w:rsidR="00285C85" w:rsidRPr="00BC305E" w:rsidRDefault="00285C85" w:rsidP="00285C85">
+          <w:p w14:paraId="188A916F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC305E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>المستخلص</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00465677" w14:paraId="39969C26" w14:textId="77777777" w:rsidTr="006F44AB">
+      <w:tr w14:paraId="39969C26">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="249"/>
+          <w:trHeight w:val="249" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1686" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8DE596" w14:textId="51974FB1" w:rsidR="00465677" w:rsidRPr="009053A5" w:rsidRDefault="00465677" w:rsidP="00232E5D">
+          <w:p w14:paraId="5C8DE596">
             <w:pPr>
               <w:bidi/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00481C38">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>تواريخ البحث:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="136" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AAD954A" w14:textId="77777777" w:rsidR="00465677" w:rsidRDefault="00465677" w:rsidP="00465677">
+          <w:p w14:paraId="4AAD954A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3178" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F3A7C46" w14:textId="26810D02" w:rsidR="00465677" w:rsidRPr="002C04A7" w:rsidRDefault="00465677" w:rsidP="00D4231A">
+          <w:p w14:paraId="1F3A7C46">
             <w:pPr>
               <w:bidi/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095600F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>يجب أن يتضمن هذا القسم بيانًا موجزًا ​​ومستقلاً وقويًا يصف الهدف الرئيسي للدراسة</w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>. يجب ألا يحتوي الم</w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>ست</w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>خ</w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>ل</w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">ص المكون من فقرة واحدة على صيغ </w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">ومصادر </w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>، ويجب أن يشغل الصفحة الأولى ويتضمن العناصر التالية</w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>: خلفية مختصرة عن موضوع البح</w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>ث وبدون تكرار للمقدمة</w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>، بيان المشكلة (إن وجدت)</w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>، هدف البحث</w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>، الأساليب والأدوات المستخدمة في البحث و أهم النتائج</w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>هذه الفقرة يجب ان ت</w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>لخص محتوى البحث بما لا يزيد عن 250 كلمة</w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>. الم</w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>ست</w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>خ</w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>ل</w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">ص الجيد </w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">يجب أن </w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>يكون دقيقًا وصادقًا</w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>، ويمكن أن يكون مستقلاً</w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>، ولا يستخدم أي مصطلحات فنية</w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>، كما أنه محدد</w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00822AD8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">حجم الخط 11، نوع الخط </w:t>
             </w:r>
-            <w:r w:rsidRPr="00822AD8">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Time New Roman</w:t>
             </w:r>
-            <w:r w:rsidRPr="00822AD8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">، نمط الخط </w:t>
             </w:r>
-            <w:r w:rsidRPr="00822AD8">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Italic</w:t>
             </w:r>
-            <w:r w:rsidRPr="0095600F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C04A7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="222222"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D7D9B47" w14:textId="54035757" w:rsidR="00465677" w:rsidRPr="0095600F" w:rsidRDefault="00465677" w:rsidP="00465677">
+          <w:p w14:paraId="5D7D9B47">
             <w:pPr>
               <w:bidi/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0095600F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77831852" w14:textId="712C205B" w:rsidR="00465677" w:rsidRDefault="006F44AB" w:rsidP="00465677">
+          <w:p w14:paraId="77831852">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1180"/>
               </w:tabs>
               <w:bidi/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A055F9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>(عدم الكتابة او التلاعب بهوامش الصفحات حيث انها مخصصة لكادر المجلة)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B48F973" w14:textId="77777777" w:rsidR="00465677" w:rsidRPr="009018D6" w:rsidRDefault="00465677" w:rsidP="00465677">
+          <w:p w14:paraId="7B48F973">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1180"/>
               </w:tabs>
               <w:bidi/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00465677" w14:paraId="3FC56EBB" w14:textId="77777777" w:rsidTr="006F44AB">
+      <w:tr w14:paraId="3FC56EBB">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="201"/>
+          <w:trHeight w:val="201" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1686" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D6A73F9" w14:textId="21BA3B64" w:rsidR="00465677" w:rsidRDefault="00A74048" w:rsidP="00A74048">
+          <w:p w14:paraId="7D6A73F9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:rFonts w:hint="cs" w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>ال</w:t>
             </w:r>
-            <w:r w:rsidR="00465677" w:rsidRPr="00481C38">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">تقديم: </w:t>
             </w:r>
-            <w:r w:rsidR="00465677">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> xx</w:t>
             </w:r>
-            <w:r w:rsidR="00465677" w:rsidRPr="00481C38">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="00465677">
-[...22 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> xx </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="00465677">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">   xxxx </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DCEBD57" w14:textId="2632291F" w:rsidR="00376DE9" w:rsidRPr="00481C38" w:rsidRDefault="00376DE9" w:rsidP="00376DE9">
+          <w:p w14:paraId="5DCEBD57">
             <w:pPr>
               <w:bidi/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:rFonts w:hint="cs" w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">المراجعة: </w:t>
             </w:r>
-            <w:r w:rsidR="00EF5A4F">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> xx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> xx </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   xxxx </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...64 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="77F01017" w14:textId="744CFF3B" w:rsidR="00465677" w:rsidRPr="00481C38" w:rsidRDefault="00465677" w:rsidP="00A74048">
+          <w:p w14:paraId="77F01017">
             <w:pPr>
               <w:bidi/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00481C38">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>قبول ال</w:t>
             </w:r>
-            <w:r w:rsidR="00A74048">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs" w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>نشر</w:t>
             </w:r>
-            <w:r w:rsidRPr="00481C38">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> xx</w:t>
             </w:r>
-            <w:r w:rsidRPr="00481C38">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...20 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> xx </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   xxxx </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="200A6BE5" w14:textId="1612B05C" w:rsidR="007A4900" w:rsidRDefault="007A4900" w:rsidP="00465677">
+          <w:p w14:paraId="200A6BE5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:rFonts w:hint="cs" w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>نشر الكتروني</w:t>
             </w:r>
-            <w:r w:rsidRPr="00481C38">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> xx</w:t>
             </w:r>
-            <w:r w:rsidRPr="00481C38">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...20 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> xx </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   xxxx </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FA62D47" w14:textId="0A9BB199" w:rsidR="00465677" w:rsidRPr="00481C38" w:rsidRDefault="00A74048" w:rsidP="00A74048">
+          <w:p w14:paraId="4FA62D47">
             <w:pPr>
               <w:bidi/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:rFonts w:hint="cs" w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>تسلسل ال</w:t>
             </w:r>
-            <w:r w:rsidR="00465677" w:rsidRPr="00481C38">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>صفحات</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:rFonts w:hint="cs" w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00465677" w:rsidRPr="00481C38">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00465677">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidR="00465677" w:rsidRPr="00481C38">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
-            <w:r w:rsidR="00465677">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B123850" w14:textId="77777777" w:rsidR="00465677" w:rsidRPr="009053A5" w:rsidRDefault="00465677" w:rsidP="00465677">
+          <w:p w14:paraId="3B123850">
             <w:pPr>
               <w:bidi/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="136" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="450730A0" w14:textId="77777777" w:rsidR="00465677" w:rsidRDefault="00465677" w:rsidP="00465677">
+          <w:p w14:paraId="450730A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3178" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FE1429E" w14:textId="77777777" w:rsidR="00465677" w:rsidRDefault="00465677" w:rsidP="00465677">
+          <w:p w14:paraId="3FE1429E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00465677" w14:paraId="4082906F" w14:textId="77777777" w:rsidTr="006F44AB">
+      <w:tr w14:paraId="4082906F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="71"/>
+          <w:trHeight w:val="71" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1686" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1435D2C7" w14:textId="77777777" w:rsidR="00465677" w:rsidRPr="009053A5" w:rsidRDefault="00465677" w:rsidP="00465677">
+          <w:p w14:paraId="1435D2C7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="136" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FE3E3C6" w14:textId="77777777" w:rsidR="00465677" w:rsidRDefault="00465677" w:rsidP="00465677">
+          <w:p w14:paraId="6FE3E3C6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3178" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14A607B6" w14:textId="77777777" w:rsidR="00465677" w:rsidRDefault="00465677" w:rsidP="00465677">
+          <w:p w14:paraId="14A607B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00465677" w14:paraId="048382F8" w14:textId="77777777" w:rsidTr="006F44AB">
+      <w:tr w14:paraId="048382F8">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="71"/>
+          <w:trHeight w:val="71" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1686" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6BEBB874" w14:textId="77777777" w:rsidR="00465677" w:rsidRPr="009053A5" w:rsidRDefault="00465677" w:rsidP="00465677">
+          <w:p w14:paraId="6BEBB874">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="136" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D103AF1" w14:textId="77777777" w:rsidR="00465677" w:rsidRDefault="00465677" w:rsidP="00465677">
+          <w:p w14:paraId="4D103AF1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3178" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02B212AF" w14:textId="77777777" w:rsidR="00465677" w:rsidRDefault="00465677" w:rsidP="00465677">
+          <w:p w14:paraId="02B212AF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00465677" w14:paraId="40988E4B" w14:textId="77777777" w:rsidTr="006F44AB">
+      <w:tr w14:paraId="40988E4B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="346"/>
+          <w:trHeight w:val="346" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1686" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3C18C913" w14:textId="77777777" w:rsidR="00465677" w:rsidRPr="00615717" w:rsidRDefault="00465677" w:rsidP="00465677">
+          <w:p w14:paraId="3C18C913">
             <w:pPr>
               <w:bidi/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00615717">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>الكلمات المفتاحية:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01607AB2" w14:textId="1DE6B0B3" w:rsidR="00465677" w:rsidRPr="009053A5" w:rsidRDefault="00465677" w:rsidP="00465677">
+          <w:p w14:paraId="01607AB2">
             <w:pPr>
               <w:bidi/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-                <w:noProof/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00615717">
-[...2 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>قدم ما يصل إلى خمس كلمات رئيسية تلخص الموضوعات الرئيسية للمقالة.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="136" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D4FA360" w14:textId="77777777" w:rsidR="00465677" w:rsidRDefault="00465677" w:rsidP="00465677">
+          <w:p w14:paraId="6D4FA360">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3178" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="233B9A3B" w14:textId="77777777" w:rsidR="00465677" w:rsidRDefault="00465677" w:rsidP="00465677">
+          <w:p w14:paraId="233B9A3B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00465677" w14:paraId="7C0FAED5" w14:textId="77777777" w:rsidTr="006F44AB">
+      <w:tr w14:paraId="7C0FAED5">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="827"/>
+          <w:trHeight w:val="827" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1686" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74893554" w14:textId="77777777" w:rsidR="00465677" w:rsidRPr="00696FFF" w:rsidRDefault="00465677" w:rsidP="00465677">
+          <w:p w14:paraId="74893554">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696FFF">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>المراسلة:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ECFCF40" w14:textId="12761DE3" w:rsidR="00465677" w:rsidRDefault="00465677" w:rsidP="00465677">
+          <w:p w14:paraId="4ECFCF40">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00615717">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>أسم الباحث:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58655938" w14:textId="77777777" w:rsidR="0071098F" w:rsidRPr="00615717" w:rsidRDefault="0071098F" w:rsidP="0071098F">
+          <w:p w14:paraId="58655938">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:bidi/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="30A10888" w14:textId="77777777" w:rsidR="00465677" w:rsidRPr="00463A53" w:rsidRDefault="00465677" w:rsidP="001E1B82">
+          <w:p w14:paraId="30A10888">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
                 <w:rtl/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463A53">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
-            <w:r w:rsidRPr="00463A53">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="10"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
                 <w:rtl/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17F16332" w14:textId="4365BA18" w:rsidR="000E5617" w:rsidRPr="009053A5" w:rsidRDefault="000E5617" w:rsidP="001E1B82">
+          <w:p w14:paraId="17F16332">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="136" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22773588" w14:textId="77777777" w:rsidR="00465677" w:rsidRDefault="00465677" w:rsidP="00465677">
+          <w:p w14:paraId="22773588">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3178" w:type="pct"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="524D5701" w14:textId="77777777" w:rsidR="00465677" w:rsidRDefault="00465677" w:rsidP="00465677">
+          <w:p w14:paraId="524D5701">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54840446" w14:textId="67A4D010" w:rsidR="00285C85" w:rsidRDefault="00285C85" w:rsidP="00FF00F3">
+    <w:p w14:paraId="54840446">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6563"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38CEDF76" w14:textId="735F900D" w:rsidR="00285C85" w:rsidRDefault="00285C85" w:rsidP="00FF00F3">
+    <w:p w14:paraId="38CEDF76">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6563"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="342628ED" w14:textId="36FCDCA5" w:rsidR="00285C85" w:rsidRDefault="00285C85" w:rsidP="00FF00F3">
+    <w:p w14:paraId="342628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6563"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DA989E6" w14:textId="0C1BFBDF" w:rsidR="00285C85" w:rsidRDefault="00285C85" w:rsidP="00FF00F3">
+    <w:p w14:paraId="1DA989E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6563"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00285C85" w:rsidSect="006014EF">
-[...2 lines deleted...]
-      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+    <w:sectPr>
+      <w:headerReference r:id="rId9" w:type="first"/>
+      <w:footerReference r:id="rId10" w:type="first"/>
+      <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="1138" w:right="1138" w:bottom="1138" w:left="1138" w:header="706" w:footer="706" w:gutter="0"/>
       <w:pgNumType w:start="36"/>
-      <w:cols w:space="720"/>
+      <w:cols w:space="720" w:num="1"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:docGrid w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="宋体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="黑体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
-    <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Microsoft YaHei"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="200101FF" w:csb1="20280000"/>
   </w:font>
   <w:font w:name="Algerian">
     <w:panose1 w:val="04020705040A02060702"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="20000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sylfaen">
     <w:panose1 w:val="010A0502050306030303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="04000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="04000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7A7F493B" w14:textId="77777777" w:rsidR="00876123" w:rsidRDefault="00876123">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="53D80166">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...9 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="7"/>
       <w:pBdr>
-        <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="18" w:space="1"/>
       </w:pBdr>
-      <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="007308E6">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Journal of Administration </w:t>
-[...26 lines deleted...]
-      <w:t xml:space="preserve">  </w:t>
+      <w:t>Journal of Administration and Economics</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t xml:space="preserve">               </w:t>
-[...20 lines deleted...]
-      <w:t xml:space="preserve">    </w:t>
+      <w:t xml:space="preserve">                               </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:id w:val="275458098"/>
         <w:docPartObj>
-          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
-          <w:docPartUnique/>
+          <w:docPartGallery w:val="AutoText"/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:noProof/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">          </w:t>
+          <w:t xml:space="preserve">              </w:t>
         </w:r>
-        <w:r w:rsidRPr="007308E6">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:rFonts w:hint="cs" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:rtl/>
           </w:rPr>
-          <w:t xml:space="preserve">            </w:t>
-[...19 lines deleted...]
-          <w:t>(</w:t>
+          <w:t xml:space="preserve">               </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>xx</w:t>
+          <w:t xml:space="preserve">       </w:t>
         </w:r>
-        <w:r w:rsidRPr="007308E6">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">) \   No. </w:t>
+          <w:t>Vol.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:rFonts w:hint="cs"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>xxx</w:t>
-[...19 lines deleted...]
-          <w:t>xxxxx</w:t>
+          <w:t xml:space="preserve">xx, Issue xxx, </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
-[...18 lines deleted...]
-          <w:t xml:space="preserve">Year </w:t>
+          <w:t xml:space="preserve">xxxxxxx, </w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>xxxx</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="718478864"/>
       <w:docPartObj>
-        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
-        <w:docPartUnique/>
+        <w:docPartGallery w:val="AutoText"/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="74AEAF9F" w14:textId="742718D8" w:rsidR="0016233B" w:rsidRPr="00E01A26" w:rsidRDefault="0016233B" w:rsidP="0042618C">
+      <w:p w14:paraId="74AEAF9F">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="7"/>
           <w:jc w:val="center"/>
-          <w:rPr>
-[...1 lines deleted...]
-          </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="009F7798">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="009F7798">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="009F7798">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E607C3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
-            <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidRPr="009F7798">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
-            <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="49FE6C17" w14:textId="5E59A242" w:rsidR="0016233B" w:rsidRDefault="008A1E96" w:rsidP="008A1E96">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="49FE6C17">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="7"/>
       <w:pBdr>
-        <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="18" w:space="1"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FA1B009" wp14:editId="26F4773B">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4387215</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>88628</wp:posOffset>
+                <wp:posOffset>88265</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1130935" cy="299085"/>
               <wp:effectExtent l="0" t="0" r="0" b="5715"/>
               <wp:wrapNone/>
               <wp:docPr id="15" name="Text Box 15"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1130935" cy="299085"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="239AF121" w14:textId="77777777" w:rsidR="008A1E96" w:rsidRDefault="008A1E96" w:rsidP="008A1E96">
+                        <w:p w14:paraId="239AF121">
                           <w:r>
-                            <w:rPr>
-[...1 lines deleted...]
-                            </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A2155FC" wp14:editId="3BEC539A">
-                                <wp:extent cx="885639" cy="195943"/>
+                              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                <wp:extent cx="885190" cy="195580"/>
                                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                                 <wp:docPr id="8" name="Picture 8">
                                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
                                 </wp:docPr>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
-                                        <pic:cNvPr id="6" name="by.png"/>
-                                        <pic:cNvPicPr/>
+                                        <pic:cNvPr id="8" name="Picture 8"/>
+                                        <pic:cNvPicPr>
+                                          <a:picLocks noChangeAspect="1"/>
+                                        </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId2" cstate="print">
                                           <a:extLst>
                                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                             </a:ext>
                                           </a:extLst>
                                         </a:blip>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr>
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="888028" cy="196472"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-                      <a:prstTxWarp prst="textNoShape">
-[...1 lines deleted...]
-                      </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="3FA1B009" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 15" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:345.45pt;margin-top:7pt;width:89.05pt;height:23.55pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBR9gpMLQIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2jAUfZ+0/2D5fSR8dQURKtaKaVLV&#10;VoKqz8ZxIFLi69mGhP36HTtAUbenaS/O9f30PefezO7aumIHZV1JOuP9XsqZ0pLyUm8z/rpefrnl&#10;zHmhc1GRVhk/Ksfv5p8/zRozVQPaUZUry5BEu2ljMr7z3kyTxMmdqoXrkVEaxoJsLTyudpvkVjTI&#10;XlfJIE1vkoZsbixJ5Ry0D52Rz2P+olDSPxeFU55VGcfbfDxtPDfhTOYzMd1aYXalPD1D/MMralFq&#10;FL2kehBesL0t/0hVl9KSo8L3JNUJFUUpVewB3fTTD92sdsKo2AvAceYCk/t/aeXT4cWyMgd3Y860&#10;qMHRWrWefaOWQQV8GuOmcFsZOPoWevie9Q7K0HZb2Dp80RCDHUgfL+iGbDIE9YfpZIgqErbBZJLe&#10;xvTJe7Sxzn9XVLMgZNyCvQiqODw6j5fA9ewSimlallUVGaw0azJ+MxynMeBiQUSlERh66N4aJN9u&#10;2lNjG8qP6MtSNxnOyGWJ4o/C+RdhMQpoBePtn3EUFaEInSTOdmR//U0f/MEQrJw1GK2Mu597YRVn&#10;1Q8N7ib90SjMYryMxl8HuNhry+baovf1PWF6+1gkI6MY/H11FgtL9Ru2YBGqwiS0RO2M+7N477uB&#10;xxZJtVhEJ0yfEf5Rr4wMqQOcAdp1+yasOeHvwdwTnYdQTD/Q0Pl2RCz2nooychQA7lA94Y7JjdSd&#10;tiysxvU9er3/C+a/AQAA//8DAFBLAwQUAAYACAAAACEARqi2qd8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7WVuFEnFVRpiFNVkSokBIeWXrg58TaJaq9D7LaBr2c5wXFnRrNv&#10;ivXkrLjgGHpPCtJ5AgKp8aanVsHhfXufgQhRk9HWEyr4wgDr8vam0LnxV9rhZR9bwSUUcq2gi3HI&#10;pQxNh06HuR+Q2Dv60enI59hKM+orlzsrF0mylE73xB86PWDVYXPan52Cl2r7pnf1wmXftnp+PW6G&#10;z8PHo1J3s2nzBCLiFP/C8IvP6FAyU+3PZIKwCparZMVRNh54EwcyVkDU7KQpyLKQ/xeUPwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBR9gpMLQIAAFMEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBGqLap3wAAAAkBAAAPAAAAAAAAAAAAAAAAAIcE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-left:345.45pt;margin-top:6.95pt;height:23.55pt;width:89.05pt;z-index:251662336;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAW4sYx9gAAAAJ&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PzU7DMBCE70i8g7VI3KidIqo0xKlQpAoJwaGlF26b2E0i&#10;7HWI3R94epYTPa12ZzT7Tbk6eyeOdopDIA3ZTIGw1AYzUKdh976+y0HEhGTQBbIavm2EVXV9VWJh&#10;wok29rhNneAQigVq6FMaCylj21uPcRZGS6ztw+Qx8Tp10kx44nDv5FyphfQ4EH/ocbR1b9vP7cFr&#10;eKnXb7hp5j7/cfXz6/5p/Np9PGh9e5OpRxDJntO/Gf7wGR0qZmrCgUwUTsNiqZZsZeGeJxtyvoBo&#10;WMkUyKqUlw2qX1BLAwQUAAAACACHTuJAyEzb9ywCAABnBAAADgAAAGRycy9lMm9Eb2MueG1srVTB&#10;btswDL0P2D8Iuq92krZrgjpF1qLDgGItkA47K7IcG5BETVJqd1+/JzlJi26HHnaRKZJ61HukfHk1&#10;GM2elA8d2YpPTkrOlJVUd3Zb8R+Pt58uOAtR2Fposqrizyrwq+XHD5e9W6gptaRr5RlAbFj0ruJt&#10;jG5RFEG2yohwQk5ZBBvyRkRs/baoveiBbnQxLcvzoidfO09ShQDvzRjke0T/HkBqmk6qG5I7o2wc&#10;Ub3SIoJSaDsX+DLftmmUjPdNE1RkuuJgGvOKIrA3aS2Wl2Kx9cK1ndxfQbznCm84GdFZFD1C3Ygo&#10;2M53f0GZTnoK1MQTSaYYiWRFwGJSvtFm3QqnMhdIHdxR9PD/YOX3pwfPuhqTcMaZFQYdf1RDZF9o&#10;YHBBn96FBdLWDolxgB+5B3+AM9EeGm/SF4QY4lD3+ahuQpPp0GRWzmeoIhGbzuflRYYvXk47H+JX&#10;RYYlo+Ie3cuiiqe7EHETpB5SUjFLt53WuYPasr7i57OzMh84RnBCWxxMHMa7JisOm2FPbEP1M3h5&#10;GicjOHnbofidCPFBeIwCqOCxxHssjSYUob3FWUv+97/8KR8dQpSzHqNV8fBrJ7ziTH+z6N18cnqa&#10;ZjFvTs8+T7HxryOb1xG7M9eE6Z3gWTqZzZQf9cFsPJmfeFOrVBUhYSVqVzwezOs4DjzepFSrVU7C&#10;9DkR7+zayQQ9yrnaRWq6rHSSadRmrx7mLzdg/1bSgL/e56yX/8PyD1BLAwQKAAAAAACHTuJAAAAA&#10;AAAAAAAAAAAABgAAAF9yZWxzL1BLAwQUAAAACACHTuJAihRmPNEAAACUAQAACwAAAF9yZWxzLy5y&#10;ZWxzpZDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltGMtn69vMOg2X0tqN+oe8T//7wmRa1&#10;IkukbGDX9aAwO/IxBwPvl+PTCyipNnu7UEYDNxQ4jI8P+zMutrYjmWMR1ShZDMy1lletxc2YrHRU&#10;MLfNRJxsbSMHXay72oB66Ptnzb8ZMG6Y6uQN8MkPoC630sx/2Ck6JqGpdo6SpmmK7h5VB7Zlju7I&#10;NuEbuUazHLAa8CwaB2pZ134EfV+/+6fe00c+47rVfoeM649Xb7ocvwBQSwMEFAAAAAgAh07iQH7m&#10;5SD3AAAA4QEAABMAAABbQ29udGVudF9UeXBlc10ueG1slZFBTsMwEEX3SNzB8hYlTrtACCXpgrRL&#10;QKgcYGRPEotkbHlMaG+Pk7YbRJFY2jP/vye73BzGQUwY2Dqq5CovpEDSzljqKvm+32UPUnAEMjA4&#10;wkoekeWmvr0p90ePLFKauJJ9jP5RKdY9jsC580hp0rowQkzH0CkP+gM6VOuiuFfaUUSKWZw7ZF02&#10;2MLnEMX2kK5PJgEHluLptDizKgneD1ZDTKZqIvODkp0JeUouO9xbz3dJQ6pfCfPkOuCce0lPE6xB&#10;8QohPsOYNJQJrIz7ooBT/nfJbDly5trWasybwE2KveF0sbrWjmvXOP3f8u2SunSr5YPqb1BLAQIU&#10;ABQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAAAAAAAEAIAAAAJ0EAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAAAAAAAAAAAQAAAAfwMAAF9yZWxzL1BL&#10;AQIUABQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAAAAAAAEAIAAAAKMDAABfcmVscy8ucmVsc1BL&#10;AQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAEAAAAAAAAABkcnMvUEsBAhQAFAAA&#10;AAgAh07iQFuLGMfYAAAACQEAAA8AAAAAAAAAAQAgAAAAIgAAAGRycy9kb3ducmV2LnhtbFBLAQIU&#10;ABQAAAAIAIdO4kDITNv3LAIAAGcEAAAOAAAAAAAAAAEAIAAAACcBAABkcnMvZTJvRG9jLnhtbFBL&#10;BQYAAAAABgAGAFkBAADFBQAAAAA=&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0.5pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="239AF121" w14:textId="77777777" w:rsidR="008A1E96" w:rsidRDefault="008A1E96" w:rsidP="008A1E96">
+                  <w:p w14:paraId="239AF121">
                     <w:r>
-                      <w:rPr>
-[...1 lines deleted...]
-                      </w:rPr>
                       <w:drawing>
-                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A2155FC" wp14:editId="3BEC539A">
-                          <wp:extent cx="885639" cy="195943"/>
+                        <wp:inline distT="0" distB="0" distL="0" distR="0">
+                          <wp:extent cx="885190" cy="195580"/>
                           <wp:effectExtent l="0" t="0" r="0" b="0"/>
                           <wp:docPr id="8" name="Picture 8">
                             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
                           </wp:docPr>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
-                                  <pic:cNvPr id="6" name="by.png"/>
-                                  <pic:cNvPicPr/>
+                                  <pic:cNvPr id="8" name="Picture 8"/>
+                                  <pic:cNvPicPr>
+                                    <a:picLocks noChangeAspect="1"/>
+                                  </pic:cNvPicPr>
                                 </pic:nvPicPr>
                                 <pic:blipFill>
                                   <a:blip r:embed="rId2" cstate="print">
                                     <a:extLst>
                                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                       </a:ext>
                                     </a:extLst>
                                   </a:blip>
                                   <a:stretch>
                                     <a:fillRect/>
                                   </a:stretch>
                                 </pic:blipFill>
                                 <pic:spPr>
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
                                     <a:ext cx="888028" cy="196472"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                 </pic:spPr>
                               </pic:pic>
                             </a:graphicData>
                           </a:graphic>
                         </wp:inline>
                       </w:drawing>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56E29BDF" wp14:editId="2FB29DF6">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>5472430</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>30843</wp:posOffset>
+                <wp:posOffset>30480</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="630555" cy="440690"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Text Box 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="630555" cy="440690"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="733195A1" w14:textId="77777777" w:rsidR="00D45045" w:rsidRDefault="00D45045" w:rsidP="00D45045">
+                        <w:p w14:paraId="733195A1">
                           <w:r>
-                            <w:rPr>
-[...1 lines deleted...]
-                            </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EF77BA4" wp14:editId="5BD807F0">
-                                <wp:extent cx="418721" cy="347980"/>
+                              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                <wp:extent cx="418465" cy="347980"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="6" name="Picture 6">
                                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId3"/>
                                 </wp:docPr>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
-                                        <pic:cNvPr id="2" name="WhatsApp Image 2024-04-13 at 22.46.08_f3e46235.jpg"/>
-                                        <pic:cNvPicPr/>
+                                        <pic:cNvPr id="6" name="Picture 6"/>
+                                        <pic:cNvPicPr>
+                                          <a:picLocks noChangeAspect="1"/>
+                                        </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId4" cstate="print">
                                           <a:extLst>
                                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                             </a:ext>
                                           </a:extLst>
                                         </a:blip>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr>
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="429651" cy="357063"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-                      <a:prstTxWarp prst="textNoShape">
-[...1 lines deleted...]
-                      </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="56E29BDF" id="Text Box 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:430.9pt;margin-top:2.45pt;width:49.65pt;height:34.7pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDimGIVLgIAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0hgwFpEqFgrpklV&#10;WwmmPhvHIZESn2cbEvbX77MDFHV7mvbinO/O9+P77jK/65qaHZR1FemMDwcpZ0pLyiu9y/iPzerT&#10;DWfOC52LmrTK+FE5frf4+GHempkaUUl1rixDEO1mrcl46b2ZJYmTpWqEG5BRGsaCbCM8rnaX5Fa0&#10;iN7UyShNp0lLNjeWpHIO2ofeyBcxflEo6Z+LwinP6oyjNh9PG89tOJPFXMx2VpiykqcyxD9U0YhK&#10;I+kl1IPwgu1t9UeoppKWHBV+IKlJqCgqqWIP6GaYvutmXQqjYi8Ax5kLTO7/hZVPhxfLqjzjY860&#10;aEDRRnWefaWOjQM6rXEzOK0N3HwHNVg+6x2UoemusE34oh0GO3A+XrANwSSU08/pZDLhTMI0HqfT&#10;24h98vbYWOe/KWpYEDJuQV1EVBwenUchcD27hFyaVlVdR/pqzdqQYJLGBxcLXtQaD0MLfalB8t22&#10;iw1f2thSfkR3lvrpcEauKtTwKJx/ERbjgIYw4v4ZR1ETctFJ4qwk++tv+uAPlmDlrMV4Zdz93Aur&#10;OKu/a/B3OwQImMd4GU++jHCx15bttUXvm3vCBA+xTEZGMfj7+iwWlppXbMIyZIVJaIncGfdn8d73&#10;Q49Nkmq5jE6YQCP8o14bGUIHVAPCm+5VWHOiwYO/JzoPopi9Y6P37flY7j0VVaQq4NyjeoIf0xsZ&#10;PG1aWI/re/R6+x8sfgMAAP//AwBQSwMEFAAGAAgAAAAhAFUIyOLhAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FPg0AUhO8m/ofNM/FmF2pFijyahqQxMfbQ2ou3B7sFIvsW2W2L/nrXkx4nM5n5&#10;Jl9NphdnPbrOMkI8i0Borq3quEE4vG3uUhDOEyvqLWuEL+1gVVxf5ZQpe+GdPu99I0IJu4wQWu+H&#10;TEpXt9qQm9lBc/COdjTkgxwbqUa6hHLTy3kUJdJQx2GhpUGXra4/9ieD8FJutrSr5ib97svn1+N6&#10;+Dy8PyDe3kzrJxBeT/4vDL/4AR2KwFTZEysneoQ0iQO6R1gsQQR/mcQxiArhcXEPssjl/wPFDwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDimGIVLgIAAFcEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBVCMji4QAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AIgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-left:430.9pt;margin-top:2.4pt;height:34.7pt;width:49.65pt;z-index:251660288;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJASoVG09oAAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PzU7DMBCE70i8g7VI3KjjqIQQ4lQoUoWE4NDSC7dNvE0i&#10;YjvE7g88PcsJTqvRjGa+LVdnO4ojzWHwToNaJCDItd4MrtOwe1vf5CBCRGdw9I40fFGAVXV5UWJh&#10;/Mlt6LiNneASFwrU0Mc4FVKGtieLYeEncuzt/Wwxspw7aWY8cbkdZZokmbQ4OF7ocaK6p/Zje7Aa&#10;nuv1K26a1ObfY/30sn+cPnfvt1pfX6nkAUSkc/wLwy8+o0PFTI0/OBPEqCHPFKNHDUs+7N9nSoFo&#10;NNwtU5BVKf8/UP0AUEsDBBQAAAAIAIdO4kAMxOKsKgIAAGQEAAAOAAAAZHJzL2Uyb0RvYy54bWyt&#10;VMFu2zAMvQ/YPwi6r3a6JFuDOkXWoMOAYi3QDjsrslwbkERNUmJ3X78nOUmDbocedpEpkiL5Hklf&#10;Xg1Gs53yoSNb8clZyZmykurOPlX8x+PNh8+chShsLTRZVfFnFfjV8v27y94t1Dm1pGvlGYLYsOhd&#10;xdsY3aIogmyVEeGMnLIwNuSNiLj6p6L2okd0o4vzspwXPfnaeZIqBGjXo5HvI/q3BKSm6aRak9wa&#10;ZeMY1SstIiCFtnOBL3O1TaNkvGuaoCLTFQfSmE8kgbxJZ7G8FIsnL1zbyX0J4i0lvMJkRGeR9Bhq&#10;LaJgW9/9Fcp00lOgJp5JMsUIJDMCFJPyFTcPrXAqYwHVwR1JD/8vrPy+u/esqys+5cwKg4Y/qiGy&#10;LzSwaWKnd2EBpwcHtzhAjZk56AOUCfTQeJO+gMNgB7fPR25TMAnl/GM5m804kzBNp+X8InNfvDx2&#10;PsSvigxLQsU9WpcZFbvbEFEIXA8uKZelm07r3D5tWZ8SzMr84GjBC23xMEEYS01SHDbDHteG6mfA&#10;8jSORXDypkPyWxHivfCYAyDBpsQ7HI0mJKG9xFlL/ve/9Mkf7YGVsx5zVfHwayu84kx/s2jcxQTo&#10;MYj5Mp19OsfFn1o2pxa7NdeE0Z1gJ53MYvKP+iA2nsxPLNQqZYVJWIncFY8H8TqO046FlGq1yk4Y&#10;PSfirX1wMoUe6VxtIzVdZjrRNHKzZw/DlxuwX5Q03af37PXyc1j+AVBLAwQKAAAAAACHTuJAAAAA&#10;AAAAAAAAAAAABgAAAF9yZWxzL1BLAwQUAAAACACHTuJAihRmPNEAAACUAQAACwAAAF9yZWxzLy5y&#10;ZWxzpZDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltGMtn69vMOg2X0tqN+oe8T//7wmRa1&#10;IkukbGDX9aAwO/IxBwPvl+PTCyipNnu7UEYDNxQ4jI8P+zMutrYjmWMR1ShZDMy1lletxc2YrHRU&#10;MLfNRJxsbSMHXay72oB66Ptnzb8ZMG6Y6uQN8MkPoC630sx/2Ck6JqGpdo6SpmmK7h5VB7Zlju7I&#10;NuEbuUazHLAa8CwaB2pZ134EfV+/+6fe00c+47rVfoeM649Xb7ocvwBQSwMEFAAAAAgAh07iQH7m&#10;5SD3AAAA4QEAABMAAABbQ29udGVudF9UeXBlc10ueG1slZFBTsMwEEX3SNzB8hYlTrtACCXpgrRL&#10;QKgcYGRPEotkbHlMaG+Pk7YbRJFY2jP/vye73BzGQUwY2Dqq5CovpEDSzljqKvm+32UPUnAEMjA4&#10;wkoekeWmvr0p90ePLFKauJJ9jP5RKdY9jsC580hp0rowQkzH0CkP+gM6VOuiuFfaUUSKWZw7ZF02&#10;2MLnEMX2kK5PJgEHluLptDizKgneD1ZDTKZqIvODkp0JeUouO9xbz3dJQ6pfCfPkOuCce0lPE6xB&#10;8QohPsOYNJQJrIz7ooBT/nfJbDly5trWasybwE2KveF0sbrWjmvXOP3f8u2SunSr5YPqb1BLAQIU&#10;ABQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAAAAAAAEAIAAAAJ0EAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAAAAAAAAAAAQAAAAfwMAAF9yZWxzL1BL&#10;AQIUABQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAAAAAAAEAIAAAAKMDAABfcmVscy8ucmVsc1BL&#10;AQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAEAAAAAAAAABkcnMvUEsBAhQAFAAA&#10;AAgAh07iQEqFRtPaAAAACAEAAA8AAAAAAAAAAQAgAAAAIgAAAGRycy9kb3ducmV2LnhtbFBLAQIU&#10;ABQAAAAIAIdO4kAMxOKsKgIAAGQEAAAOAAAAAAAAAAEAIAAAACkBAABkcnMvZTJvRG9jLnhtbFBL&#10;BQYAAAAABgAGAFkBAADFBQAAAAA=&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0.5pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="733195A1" w14:textId="77777777" w:rsidR="00D45045" w:rsidRDefault="00D45045" w:rsidP="00D45045">
+                  <w:p w14:paraId="733195A1">
                     <w:r>
-                      <w:rPr>
-[...1 lines deleted...]
-                      </w:rPr>
                       <w:drawing>
-                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EF77BA4" wp14:editId="5BD807F0">
-                          <wp:extent cx="418721" cy="347980"/>
+                        <wp:inline distT="0" distB="0" distL="0" distR="0">
+                          <wp:extent cx="418465" cy="347980"/>
                           <wp:effectExtent l="0" t="0" r="635" b="0"/>
                           <wp:docPr id="6" name="Picture 6">
                             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId3"/>
                           </wp:docPr>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
-                                  <pic:cNvPr id="2" name="WhatsApp Image 2024-04-13 at 22.46.08_f3e46235.jpg"/>
-                                  <pic:cNvPicPr/>
+                                  <pic:cNvPr id="6" name="Picture 6"/>
+                                  <pic:cNvPicPr>
+                                    <a:picLocks noChangeAspect="1"/>
+                                  </pic:cNvPicPr>
                                 </pic:nvPicPr>
                                 <pic:blipFill>
                                   <a:blip r:embed="rId4" cstate="print">
                                     <a:extLst>
                                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                       </a:ext>
                                     </a:extLst>
                                   </a:blip>
                                   <a:stretch>
                                     <a:fillRect/>
                                   </a:stretch>
                                 </pic:blipFill>
                                 <pic:spPr>
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
                                     <a:ext cx="429651" cy="357063"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                 </pic:spPr>
                               </pic:pic>
                             </a:graphicData>
                           </a:graphic>
                         </wp:inline>
                       </w:drawing>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="62A5E601" w14:textId="5294F43B" w:rsidR="008A1E96" w:rsidRPr="006014EF" w:rsidRDefault="008A1E96" w:rsidP="00815FCF">
+  <w:p w14:paraId="62A5E601">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="7"/>
       <w:pBdr>
-        <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="18" w:space="1"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="2C45A178" w14:textId="712A0266" w:rsidR="0016233B" w:rsidRDefault="005754AA" w:rsidP="005754AA">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="2C45A178">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="7"/>
       <w:pBdr>
-        <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="18" w:space="1"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AE3F2AE" wp14:editId="3C5C1764">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4420235</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>81280</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1130935" cy="299085"/>
               <wp:effectExtent l="0" t="0" r="0" b="5715"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Text Box 5"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1130935" cy="299085"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1F826D45" w14:textId="77777777" w:rsidR="005754AA" w:rsidRDefault="005754AA" w:rsidP="005754AA">
+                        <w:p w14:paraId="1F826D45">
                           <w:r>
-                            <w:rPr>
-[...1 lines deleted...]
-                            </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69A6A291" wp14:editId="38B77EDA">
-                                <wp:extent cx="885639" cy="195943"/>
+                              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                <wp:extent cx="885190" cy="195580"/>
                                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                                 <wp:docPr id="10" name="Picture 10">
                                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
                                 </wp:docPr>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
-                                        <pic:cNvPr id="6" name="by.png"/>
-                                        <pic:cNvPicPr/>
+                                        <pic:cNvPr id="10" name="Picture 10"/>
+                                        <pic:cNvPicPr>
+                                          <a:picLocks noChangeAspect="1"/>
+                                        </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId2" cstate="print">
                                           <a:extLst>
                                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                             </a:ext>
                                           </a:extLst>
                                         </a:blip>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr>
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="888028" cy="196472"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-                      <a:prstTxWarp prst="textNoShape">
-[...1 lines deleted...]
-                      </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="3AE3F2AE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 5" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.05pt;margin-top:6.4pt;width:89.05pt;height:23.55pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAywwbfMQIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8dY0Rp8haZBhQ&#10;tAWSomdFlmIDkqhJSuzs14+SkzTodhp2kSmRIvneozy/67QiB+F8A6akw0FOiTAcqsbsSvq6WX25&#10;pcQHZiqmwIiSHoWnd4vPn+atLcQIalCVcASTGF+0tqR1CLbIMs9roZkfgBUGnRKcZgG3bpdVjrWY&#10;XatslOc3WQuusg648B5PH3onXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzf81Ab7hy40awwW&#10;vaR6YIGRvWv+SKUb7sCDDAMOOgMpGy4SBkQzzD+gWdfMioQFyfH2QpP/f2n50+HFkaYq6ZQSwzRK&#10;tBFdIN+gI9PITmt9gUFri2Ghw2NU+Xzu8TCC7qTT8YtwCPqR5+OF25iMx0vDcT4bYxGOvtFslt+m&#10;9Nn7bet8+C5Ak2iU1KF2iVJ2ePQBO8HQc0gsZmDVKJX0U4a0Jb0ZT/N04eLBG8rgxYih7zVaodt2&#10;CfHojGML1RHhOejHw1u+arCHR+bDC3M4D4gIZzw84yIVYC04WZTU4H797TzGo0zopaTF+Sqp/7ln&#10;TlCifhgUcDacTOJAps1k+nWEG3ft2V57zF7fA47wEF+T5cmM8UGdTelAv+FTWMaq6GKGY+2ShrN5&#10;H/qpx6fExXKZgnAELQuPZm15TB1ZjQxvujfm7EmGgAI+wXkSWfFBjT6212O5DyCbJFXkuWf1RD+O&#10;b1Lw9NTi+7jep6j3H8LiNwAAAP//AwBQSwMEFAAGAAgAAAAhACAYxMPgAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizS4lFQJamIWlMjB5ae/E2sFsgsrPIblv01zue9Dh5&#10;X958r1jPdhBnM/nekYLlIgJhqHG6p1bB4W17l4LwAUnj4Mgo+DIe1uX1VYG5dhfamfM+tIJLyOeo&#10;oAthzKX0TWcs+oUbDXF2dJPFwOfUSj3hhcvtIOMoSqTFnvhDh6OpOtN87E9WwXO1fcVdHdv0e6ie&#10;Xo6b8fPwvlLq9mbePIIIZg5/MPzqszqU7FS7E2kvBgVJliwZ5SDmCQykD/cxiFrBKstAloX8v6D8&#10;AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADLDBt8xAgAAWAQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACAYxMPgAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAiwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-left:348.05pt;margin-top:6.4pt;height:23.55pt;width:89.05pt;z-index:251663360;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAAbdqq9oAAAAJ&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PTU+DQBCG7yb+h82YeLMLxCIgS2NIGhOjh9ZevC3sFIjs&#10;LLLbD/31jqd6nLxP3nnecnW2ozji7AdHCuJFBAKpdWagTsHufX2XgfBBk9GjI1TwjR5W1fVVqQvj&#10;TrTB4zZ0gkvIF1pBH8JUSOnbHq32CzchcbZ3s9WBz7mTZtYnLrejTKIolVYPxB96PWHdY/u5PVgF&#10;L/X6TW+axGY/Y/38un+avnYfS6Vub+LoEUTAc7jA8KfP6lCxU+MOZLwYFaR5GjPKQcITGMge7hMQ&#10;jYJlnoOsSvl/QfULUEsDBBQAAAAIAIdO4kC684yAKwIAAGUEAAAOAAAAZHJzL2Uyb0RvYy54bWyt&#10;VE2P2yAQvVfqf0DcGztf200UZ5VulKpS1F0pW/VMMI6RgKFAYqe/vgN2stG2hz30ggdm5g3vzeDF&#10;Q6sVOQnnJZiCDgc5JcJwKKU5FPTHy+bTPSU+MFMyBUYU9Cw8fVh+/LBo7FyMoAZVCkcQxPh5Ywta&#10;h2DnWeZ5LTTzA7DCoLMCp1nArTtkpWMNomuVjfL8LmvAldYBF97j6bpz0h7RvQcQqkpysQZ+1MKE&#10;DtUJxQJS8rW0ni7TbatK8PBUVV4EogqKTENasQja+7hmywWbHxyzteT9Fdh7rvCGk2bSYNEr1JoF&#10;Ro5O/gWlJXfgoQoDDjrriCRFkMUwf6PNrmZWJC4otbdX0f3/g+XfT8+OyLKgU0oM09jwF9EG8gVa&#10;Mo3qNNbPMWhnMSy0eIwzczn3eBhJt5XT8Yt0CPpR2/NV2wjGY9JwnM/GWISjbzSb5fcJPnvNts6H&#10;rwI0iUZBHfYuScpOWx/wJhh6CYnFDGykUql/ypCmoHfjaZ4Srh7MUAYTI4furtEK7b7tie2hPCMv&#10;B91ceMs3EotvmQ/PzOEgIBV8KuEJl0oBFoHeoqQG9/tf5zEe+4NeShocrIL6X0fmBCXqm8HOzYaT&#10;SZzEtJlMP49w4249+1uPOepHwNkd4qO0PJkxPqiLWTnQP/FFrWJVdDHDsXZBw8V8DN2444vkYrVK&#10;QTh7loWt2VkeoTs5V8cAlUxKR5k6bXr1cPpSA/qXEsf7dp+iXv8Oyz9QSwMECgAAAAAAh07iQAAA&#10;AAAAAAAAAAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8u&#10;cmVsc6WQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkW&#10;tSJLpGxg1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0&#10;VDC3zUScbG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7u&#10;yDbhG7lGsxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+&#10;5uUg9wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0&#10;S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIw&#10;OMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2Rd&#10;NtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOs&#10;QfEKIT7DmDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwEC&#10;FAAUAAAACACHTuJAfublIPcAAADhAQAAEwAAAAAAAAABACAAAACeBAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAIADAABfcmVscy9Q&#10;SwECFAAUAAAACACHTuJAihRmPNEAAACUAQAACwAAAAAAAAABACAAAACkAwAAX3JlbHMvLnJlbHNQ&#10;SwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQA&#10;AAAIAIdO4kABt2qr2gAAAAkBAAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwEC&#10;FAAUAAAACACHTuJAuvOMgCsCAABlBAAADgAAAAAAAAABACAAAAApAQAAZHJzL2Uyb0RvYy54bWxQ&#10;SwUGAAAAAAYABgBZAQAAxgUAAAAA&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0.5pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="1F826D45" w14:textId="77777777" w:rsidR="005754AA" w:rsidRDefault="005754AA" w:rsidP="005754AA">
+                  <w:p w14:paraId="1F826D45">
                     <w:r>
-                      <w:rPr>
-[...1 lines deleted...]
-                      </w:rPr>
                       <w:drawing>
-                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69A6A291" wp14:editId="38B77EDA">
-                          <wp:extent cx="885639" cy="195943"/>
+                        <wp:inline distT="0" distB="0" distL="0" distR="0">
+                          <wp:extent cx="885190" cy="195580"/>
                           <wp:effectExtent l="0" t="0" r="0" b="0"/>
                           <wp:docPr id="10" name="Picture 10">
                             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
                           </wp:docPr>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
-                                  <pic:cNvPr id="6" name="by.png"/>
-                                  <pic:cNvPicPr/>
+                                  <pic:cNvPr id="10" name="Picture 10"/>
+                                  <pic:cNvPicPr>
+                                    <a:picLocks noChangeAspect="1"/>
+                                  </pic:cNvPicPr>
                                 </pic:nvPicPr>
                                 <pic:blipFill>
                                   <a:blip r:embed="rId2" cstate="print">
                                     <a:extLst>
                                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                       </a:ext>
                                     </a:extLst>
                                   </a:blip>
                                   <a:stretch>
                                     <a:fillRect/>
                                   </a:stretch>
                                 </pic:blipFill>
                                 <pic:spPr>
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
                                     <a:ext cx="888028" cy="196472"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                 </pic:spPr>
                               </pic:pic>
                             </a:graphicData>
                           </a:graphic>
                         </wp:inline>
                       </w:drawing>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0344C15F" wp14:editId="73AB020E">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>5491480</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>15603</wp:posOffset>
+                <wp:posOffset>15240</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="630555" cy="440690"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="630555" cy="440690"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="35DEA7A9" w14:textId="77777777" w:rsidR="00D45045" w:rsidRDefault="00D45045" w:rsidP="00D45045">
+                        <w:p w14:paraId="35DEA7A9">
                           <w:r>
-                            <w:rPr>
-[...1 lines deleted...]
-                            </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64A7F68B" wp14:editId="24929256">
-                                <wp:extent cx="418721" cy="347980"/>
+                              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                <wp:extent cx="418465" cy="347980"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Picture 2">
                                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId3"/>
                                 </wp:docPr>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
-                                        <pic:cNvPr id="2" name="WhatsApp Image 2024-04-13 at 22.46.08_f3e46235.jpg"/>
-                                        <pic:cNvPicPr/>
+                                        <pic:cNvPr id="2" name="Picture 2"/>
+                                        <pic:cNvPicPr>
+                                          <a:picLocks noChangeAspect="1"/>
+                                        </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId4" cstate="print">
                                           <a:extLst>
                                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                             </a:ext>
                                           </a:extLst>
                                         </a:blip>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr>
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="429651" cy="357063"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-                      <a:prstTxWarp prst="textNoShape">
-[...1 lines deleted...]
-                      </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="0344C15F" id="Text Box 1" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:432.4pt;margin-top:1.25pt;width:49.65pt;height:34.7pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKvgpkLgIAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSRQYCsiVKwV06Sq&#10;rQRTn43jQKTE59mGhP36fXYCRd2epr049t357r7vO2d+19YVOyrrStIZHw5SzpSWlJd6l/Efm9Wn&#10;L5w5L3QuKtIq4yfl+N3i44d5Y2ZqRHuqcmUZkmg3a0zG996bWZI4uVe1cAMySsNZkK2Fx9HuktyK&#10;BtnrKhml6TRpyObGklTOwfrQOfki5i8KJf1zUTjlWZVx9ObjauO6DWuymIvZzgqzL2XfhviHLmpR&#10;ahS9pHoQXrCDLf9IVZfSkqPCDyTVCRVFKVXEADTD9B2a9V4YFbGAHGcuNLn/l1Y+HV8sK3Nox5kW&#10;NSTaqNazr9SyYWCnMW6GoLVBmG9hDpG93cEYQLeFrcMXcBj84Pl04TYkkzBOb9LJZMKZhGs8Tqe3&#10;kfvk7bKxzn9TVLOwybiFdJFRcXx0HgUReg4JtTStyqqK8lWaNaHAJI0XLh7cqDQuBghdq2Hn220b&#10;Ad+cYWwpPwGdpW46nJGrEj08CudfhMU4ABBG3D9jKSpCLep3nO3J/vqbPcRDJXg5azBeGXc/D8Iq&#10;zqrvGvrdDkEC5jEexpPPIxzstWd77dGH+p4wwdAI3cVtiPfVeVtYql/xEpahKlxCS9TOuD9v7303&#10;9HhJUi2XMQgTaIR/1GsjQ+rAamB4074Ka3oZPPR7ovMgitk7NbrYTo/lwVNRRqkCzx2rPf2Y3qhg&#10;/9LC87g+x6i3/8HiNwAAAP//AwBQSwMEFAAGAAgAAAAhAMSEj83hAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMjzFPwzAUhHck/oP1kNiok6gNaZqXqopUISEYWrqwObGbRLWfQ+y2gV+Pmcp4utPd&#10;d8V6Mppd1Oh6SwjxLAKmqLGypxbh8LF9yoA5L0gKbUkhfCsH6/L+rhC5tFfaqcvetyyUkMsFQuf9&#10;kHPumk4Z4WZ2UBS8ox2N8EGOLZejuIZyo3kSRSk3oqew0IlBVZ1qTvuzQXittu9iVycm+9HVy9tx&#10;M3wdPheIjw/TZgXMq8nfwvCHH9ChDEy1PZN0TCNk6Tyge4RkASz4y3QeA6sRnuMl8LLg/w+UvwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAKvgpkLgIAAFcEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDEhI/N4QAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AIgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-left:432.4pt;margin-top:1.2pt;height:34.7pt;width:49.65pt;z-index:251659264;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJA2wkB/NoAAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PT0+DQBTE7yZ+h80z8WYXCCJSHo0haUyMHlp78bawr0DK&#10;vkV2+0c/vetJj5OZzPymXF3MKE40u8EyQryIQBC3Vg/cIeze13c5COcVazVaJoQvcrCqrq9KVWh7&#10;5g2dtr4ToYRdoRB676dCStf2ZJRb2Ik4eHs7G+WDnDupZ3UO5WaUSRRl0qiBw0KvJqp7ag/bo0F4&#10;qddvatMkJv8e6+fX/dP0ufu4R7y9iaMlCE8X/xeGX/yADlVgauyRtRMjQp6lAd0jJCmI4D9maQyi&#10;QXiIc5BVKf8fqH4AUEsDBBQAAAAIAIdO4kAGyXSWKQIAAGQEAAAOAAAAZHJzL2Uyb0RvYy54bWyt&#10;VMFu2zAMvQ/YPwi6r3a6pFuDOEXWoMOAYi2QDjsrslwbkERNUmp3X78n2U2LbocednEokiL5Hp+y&#10;uhiMZg/Kh45sxWcnJWfKSqo7e1/xH3dXHz5zFqKwtdBkVcUfVeAX6/fvVr1bqlNqSdfKMxSxYdm7&#10;ircxumVRBNkqI8IJOWURbMgbEXH090XtRY/qRhenZXlW9ORr50mqEODdjkE+VfRvKUhN00m1JXkw&#10;ysaxqldaREAKbecCX+dpm0bJeNM0QUWmKw6kMX/RBPY+fYv1SizvvXBtJ6cRxFtGeIXJiM6i6bHU&#10;VkTBDr77q5TppKdATTyRZIoRSGYEKGblK252rXAqYwHVwR1JD/+vrPz+cOtZV0MJnFlhsPA7NUT2&#10;hQY2S+z0LiyRtHNIiwPcKXPyBzgT6KHxJv0CDkMc3D4euU3FJJxnH8vFYsGZRGg+L8/OM/fF82Xn&#10;Q/yqyLBkVNxjdZlR8XAdIhoi9Skl9bJ01Wmd16ct61ODRZkvHCO4oS0uJgjjqMmKw36Y5t9T/QhY&#10;nkZZBCevOjS/FiHeCg8dAAleSrzBp9GEJjRZnLXkf//Ln/KxHkQ566GriodfB+EVZ/qbxeLOZ0AP&#10;IebDfPHpFAf/MrJ/GbEHc0mQLpaD6bKZ8qN+MhtP5ice1CZ1RUhYid4Vj0/mZRzVjgcp1WaTkyA9&#10;J+K13TmZSo90bg6Rmi4znWgauZnYg/jyAqaHktT98pyznv8c1n8AUEsDBAoAAAAAAIdO4kAAAAAA&#10;AAAAAAAAAAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOlkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUi&#10;S6RsYNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQw&#10;t81EnGxtIwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg2&#10;4Ru5RrMcsBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfubl&#10;IPcAAADhAQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtA&#10;qBxgZE8Si2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjC&#10;Sh6R5aa+vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbY&#10;wucQxfaQrk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHx&#10;CiE+w5g0lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQA&#10;FAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAnAQAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAB+AwAAX3JlbHMvUEsB&#10;AhQAFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAogMAAF9yZWxzLy5yZWxzUEsB&#10;AhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAA&#10;CACHTuJA2wkB/NoAAAAIAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQA&#10;FAAAAAgAh07iQAbJdJYpAgAAZAQAAA4AAAAAAAAAAQAgAAAAKQEAAGRycy9lMm9Eb2MueG1sUEsF&#10;BgAAAAAGAAYAWQEAAMQFAAAAAA==&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0.5pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="35DEA7A9" w14:textId="77777777" w:rsidR="00D45045" w:rsidRDefault="00D45045" w:rsidP="00D45045">
+                  <w:p w14:paraId="35DEA7A9">
                     <w:r>
-                      <w:rPr>
-[...1 lines deleted...]
-                      </w:rPr>
                       <w:drawing>
-                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64A7F68B" wp14:editId="24929256">
-                          <wp:extent cx="418721" cy="347980"/>
+                        <wp:inline distT="0" distB="0" distL="0" distR="0">
+                          <wp:extent cx="418465" cy="347980"/>
                           <wp:effectExtent l="0" t="0" r="635" b="0"/>
                           <wp:docPr id="2" name="Picture 2">
                             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId3"/>
                           </wp:docPr>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
-                                  <pic:cNvPr id="2" name="WhatsApp Image 2024-04-13 at 22.46.08_f3e46235.jpg"/>
-                                  <pic:cNvPicPr/>
+                                  <pic:cNvPr id="2" name="Picture 2"/>
+                                  <pic:cNvPicPr>
+                                    <a:picLocks noChangeAspect="1"/>
+                                  </pic:cNvPicPr>
                                 </pic:nvPicPr>
                                 <pic:blipFill>
                                   <a:blip r:embed="rId4" cstate="print">
                                     <a:extLst>
                                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                       </a:ext>
                                     </a:extLst>
                                   </a:blip>
                                   <a:stretch>
                                     <a:fillRect/>
                                   </a:stretch>
                                 </pic:blipFill>
                                 <pic:spPr>
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
                                     <a:ext cx="429651" cy="357063"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                 </pic:spPr>
                               </pic:pic>
                             </a:graphicData>
                           </a:graphic>
                         </wp:inline>
                       </w:drawing>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="436C8A21" w14:textId="7CC09893" w:rsidR="005754AA" w:rsidRPr="006014EF" w:rsidRDefault="005754AA" w:rsidP="001D7287">
+  <w:p w14:paraId="436C8A21">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="7"/>
       <w:pBdr>
-        <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="18" w:space="1"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="0">
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid"/>
+      <w:tblStyle w:val="13"/>
       <w:tblW w:w="0" w:type="auto"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblLayout w:type="autofit"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6475"/>
-      <w:gridCol w:w="3154"/>
+      <w:gridCol w:w="4608"/>
+      <w:gridCol w:w="5021"/>
     </w:tblGrid>
-    <w:tr w:rsidR="0016233B" w:rsidRPr="00707CBA" w14:paraId="44D3AA08" w14:textId="77777777" w:rsidTr="00707CBA">
+    <w:tr w14:paraId="44D3AA08">
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="6475" w:type="dxa"/>
+          <w:tcW w:w="4608" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="10AFAC0E" w14:textId="38702006" w:rsidR="0016233B" w:rsidRPr="00815FCF" w:rsidRDefault="0016233B" w:rsidP="006014EF">
+        <w:p w14:paraId="10AFAC0E">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="8"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
             </w:tabs>
+            <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00815FCF">
+          <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>The title Paper</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3154" w:type="dxa"/>
+          <w:tcW w:w="5021" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3E685D64" w14:textId="1376A310" w:rsidR="0016233B" w:rsidRPr="00815FCF" w:rsidRDefault="0016233B" w:rsidP="005255B4">
+        <w:p w14:paraId="3E685D64">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="8"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00815FCF">
+          <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>The author’s names with the scientific title</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="76D655A1" w14:textId="7B5ABEF9" w:rsidR="0016233B" w:rsidRPr="00A50C85" w:rsidRDefault="0016233B" w:rsidP="00691EFD">
+  <w:p w14:paraId="76D655A1">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="8"/>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="1"/>
       </w:pBdr>
       <w:tabs>
+        <w:tab w:val="left" w:pos="1116"/>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
-        <w:tab w:val="left" w:pos="1116"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="1C8C3A15" w14:textId="799825E7" w:rsidR="0016233B" w:rsidRPr="00707CBA" w:rsidRDefault="008F4FDA" w:rsidP="00080D71">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="1C8C3A15">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="8"/>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="1"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="540"/>
       </w:tabs>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
-      <w:t>Journal of Administration and</w:t>
+      <w:t xml:space="preserve">Journal of Administration and Economics                                          </w:t>
     </w:r>
-    <w:r w:rsidR="00AE2B36">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...21 lines deleted...]
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r w:rsidR="00676652">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
-      <w:t xml:space="preserve">          </w:t>
+      <w:t xml:space="preserve">    </w:t>
     </w:r>
-    <w:r w:rsidR="00676652">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
+      <w:t xml:space="preserve">            </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
+      <w:t xml:space="preserve">      </w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Vol.</w:t>
     </w:r>
-    <w:r w:rsidR="00676652" w:rsidRPr="00707CBA">
+    <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00676652">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>xx</w:t>
+      <w:t xml:space="preserve">xx, Issue xxx, </w:t>
     </w:r>
-    <w:r w:rsidR="00676652" w:rsidRPr="00707CBA">
-[...35 lines deleted...]
-    <w:r w:rsidR="00676652">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t xml:space="preserve">xxxxxxx </w:t>
+      <w:t xml:space="preserve">xxxxxxx, </w:t>
     </w:r>
-    <w:r w:rsidR="00676652" w:rsidRPr="00707CBA">
-[...26 lines deleted...]
-    <w:r w:rsidR="00676652">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>xxxx</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="64E79961" w14:textId="40E2EA28" w:rsidR="0016233B" w:rsidRPr="00707CBA" w:rsidRDefault="00A613F5" w:rsidP="00876123">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="64E79961">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="8"/>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="1"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="540"/>
       </w:tabs>
       <w:bidi/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
-      <w:t>مجلة الإ</w:t>
+      <w:t xml:space="preserve">مجلة الإدارة والاقتصاد </w:t>
     </w:r>
-    <w:r w:rsidR="001549E4">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
-[...35 lines deleted...]
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t xml:space="preserve">         </w:t>
     </w:r>
-    <w:r w:rsidR="001549E4">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t xml:space="preserve">                     </w:t>
     </w:r>
-    <w:r w:rsidR="001549E4">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t xml:space="preserve">                           </w:t>
     </w:r>
-    <w:r w:rsidR="001549E4">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
-      <w:t xml:space="preserve">          </w:t>
+      <w:t xml:space="preserve">                                                     المجلد </w:t>
     </w:r>
-    <w:r w:rsidR="00876123">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
-[...58 lines deleted...]
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t>xx</w:t>
     </w:r>
-    <w:r w:rsidR="001549E4" w:rsidRPr="00800123">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
-      <w:t>)</w:t>
+      <w:t xml:space="preserve">، </w:t>
     </w:r>
-    <w:r w:rsidR="001549E4" w:rsidRPr="00800123">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
-      <w:t xml:space="preserve"> /</w:t>
+      <w:t>العدد</w:t>
     </w:r>
-    <w:r w:rsidR="001549E4" w:rsidRPr="00800123">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="001549E4" w:rsidRPr="00800123">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...34 lines deleted...]
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
-    <w:r w:rsidR="001549E4" w:rsidRPr="00800123">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...10 lines deleted...]
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
-      <w:t>/</w:t>
+      <w:t xml:space="preserve">، </w:t>
     </w:r>
-    <w:r w:rsidR="001549E4">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
-[...11 lines deleted...]
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t>xxxxxx</w:t>
     </w:r>
-    <w:r w:rsidR="001549E4">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rFonts w:hint="cs" w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
-      <w:t xml:space="preserve"> / لسنة </w:t>
+      <w:t xml:space="preserve">، </w:t>
     </w:r>
-    <w:r w:rsidR="001549E4">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:rFonts w:eastAsia="Calibri" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t>xxxx</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090013">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="6B847BDE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6B847BDE"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="777" w:hanging="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1137" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="1" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1497" w:hanging="360"/>
+        <w:ind w:left="1857" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2217" w:hanging="180"/>
+        <w:ind w:left="2577" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2937" w:hanging="360"/>
+        <w:ind w:left="3297" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3657" w:hanging="360"/>
+        <w:ind w:left="4017" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4377" w:hanging="180"/>
+        <w:ind w:left="4737" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5097" w:hanging="360"/>
+        <w:ind w:left="5457" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5817" w:hanging="360"/>
+        <w:ind w:left="6177" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6537" w:hanging="180"/>
+        <w:ind w:left="6897" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...202 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="6EC275C2">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="70B76EF0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="70B76EF0"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="786" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...2100 lines deleted...]
-        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...129 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="8"/>
-[...7 lines deleted...]
-  <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...58 lines deleted...]
-    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+  <w:zoom w:percent="120"/>
+  <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00280CF0"/>
+    <w:rsid w:val="00002820"/>
     <w:rsid w:val="0001079C"/>
     <w:rsid w:val="00015752"/>
     <w:rsid w:val="00026707"/>
     <w:rsid w:val="00033ABD"/>
     <w:rsid w:val="000458EF"/>
     <w:rsid w:val="000536F1"/>
     <w:rsid w:val="00072412"/>
     <w:rsid w:val="00080D71"/>
     <w:rsid w:val="0009494F"/>
     <w:rsid w:val="000975F0"/>
     <w:rsid w:val="000A1E56"/>
     <w:rsid w:val="000C3BD4"/>
     <w:rsid w:val="000C515C"/>
     <w:rsid w:val="000D2337"/>
     <w:rsid w:val="000E0F17"/>
     <w:rsid w:val="000E32B8"/>
     <w:rsid w:val="000E4234"/>
     <w:rsid w:val="000E5617"/>
     <w:rsid w:val="000F0550"/>
     <w:rsid w:val="001001E3"/>
     <w:rsid w:val="0010127D"/>
     <w:rsid w:val="00103555"/>
     <w:rsid w:val="00104BBA"/>
     <w:rsid w:val="00126B22"/>
     <w:rsid w:val="001364C7"/>
@@ -15725,61 +13326,64 @@
     <w:rsid w:val="00330EA2"/>
     <w:rsid w:val="00335F8B"/>
     <w:rsid w:val="00337133"/>
     <w:rsid w:val="00346BAB"/>
     <w:rsid w:val="003502DE"/>
     <w:rsid w:val="003527D5"/>
     <w:rsid w:val="0035347B"/>
     <w:rsid w:val="00376DE9"/>
     <w:rsid w:val="003870FB"/>
     <w:rsid w:val="003A2B6D"/>
     <w:rsid w:val="003A56D2"/>
     <w:rsid w:val="003B278F"/>
     <w:rsid w:val="003C3D04"/>
     <w:rsid w:val="003C4539"/>
     <w:rsid w:val="003C5673"/>
     <w:rsid w:val="003E1100"/>
     <w:rsid w:val="003E3649"/>
     <w:rsid w:val="003E4E31"/>
     <w:rsid w:val="004016E3"/>
     <w:rsid w:val="004231CC"/>
     <w:rsid w:val="0042618C"/>
     <w:rsid w:val="00452D76"/>
     <w:rsid w:val="00460899"/>
     <w:rsid w:val="00463A53"/>
     <w:rsid w:val="00465677"/>
+    <w:rsid w:val="0046584B"/>
     <w:rsid w:val="00466605"/>
     <w:rsid w:val="004718EA"/>
     <w:rsid w:val="00474A7C"/>
     <w:rsid w:val="00483ADB"/>
     <w:rsid w:val="00490E45"/>
     <w:rsid w:val="00492609"/>
     <w:rsid w:val="004B17C6"/>
     <w:rsid w:val="004B6295"/>
+    <w:rsid w:val="004C2BA6"/>
     <w:rsid w:val="004C3023"/>
     <w:rsid w:val="004E5590"/>
     <w:rsid w:val="004F6387"/>
+    <w:rsid w:val="0050005C"/>
     <w:rsid w:val="005255B4"/>
     <w:rsid w:val="005379F5"/>
     <w:rsid w:val="00542AA4"/>
     <w:rsid w:val="00547AC9"/>
     <w:rsid w:val="00550F18"/>
     <w:rsid w:val="00552BA6"/>
     <w:rsid w:val="005551F2"/>
     <w:rsid w:val="00555280"/>
     <w:rsid w:val="00560C76"/>
     <w:rsid w:val="00563329"/>
     <w:rsid w:val="00564C1B"/>
     <w:rsid w:val="00570C41"/>
     <w:rsid w:val="005754AA"/>
     <w:rsid w:val="005920DF"/>
     <w:rsid w:val="005967D1"/>
     <w:rsid w:val="005A0E75"/>
     <w:rsid w:val="005A56A6"/>
     <w:rsid w:val="005B121C"/>
     <w:rsid w:val="005E03BB"/>
     <w:rsid w:val="005E507B"/>
     <w:rsid w:val="005E6558"/>
     <w:rsid w:val="005F3F89"/>
     <w:rsid w:val="005F7B1B"/>
     <w:rsid w:val="006014EF"/>
     <w:rsid w:val="00602B6B"/>
@@ -15848,1902 +13452,1896 @@
     <w:rsid w:val="008938D5"/>
     <w:rsid w:val="008A1E96"/>
     <w:rsid w:val="008A4C76"/>
     <w:rsid w:val="008B13A8"/>
     <w:rsid w:val="008C008A"/>
     <w:rsid w:val="008C5D5B"/>
     <w:rsid w:val="008D1BC9"/>
     <w:rsid w:val="008E017F"/>
     <w:rsid w:val="008E0273"/>
     <w:rsid w:val="008E42A5"/>
     <w:rsid w:val="008E7AE4"/>
     <w:rsid w:val="008F1596"/>
     <w:rsid w:val="008F4D88"/>
     <w:rsid w:val="008F4FDA"/>
     <w:rsid w:val="009053A5"/>
     <w:rsid w:val="00905687"/>
     <w:rsid w:val="00911C0B"/>
     <w:rsid w:val="00924CC8"/>
     <w:rsid w:val="00926B22"/>
     <w:rsid w:val="009273B6"/>
     <w:rsid w:val="00931570"/>
     <w:rsid w:val="0093321E"/>
     <w:rsid w:val="0094758B"/>
     <w:rsid w:val="009563A6"/>
     <w:rsid w:val="00960CDB"/>
+    <w:rsid w:val="00960EF8"/>
     <w:rsid w:val="0096171B"/>
     <w:rsid w:val="00965F99"/>
     <w:rsid w:val="009724AF"/>
     <w:rsid w:val="009738E9"/>
     <w:rsid w:val="00981AB1"/>
     <w:rsid w:val="00993115"/>
     <w:rsid w:val="00995054"/>
     <w:rsid w:val="009A3F01"/>
     <w:rsid w:val="009D2072"/>
     <w:rsid w:val="009D4764"/>
     <w:rsid w:val="009D7634"/>
     <w:rsid w:val="009E7FB8"/>
     <w:rsid w:val="009F3DEE"/>
     <w:rsid w:val="009F6236"/>
     <w:rsid w:val="009F7798"/>
     <w:rsid w:val="00A10316"/>
     <w:rsid w:val="00A13B02"/>
     <w:rsid w:val="00A170E9"/>
     <w:rsid w:val="00A20865"/>
     <w:rsid w:val="00A221DA"/>
     <w:rsid w:val="00A22DBC"/>
     <w:rsid w:val="00A25D32"/>
     <w:rsid w:val="00A27AB6"/>
+    <w:rsid w:val="00A4524F"/>
     <w:rsid w:val="00A4671E"/>
     <w:rsid w:val="00A50C85"/>
     <w:rsid w:val="00A52756"/>
     <w:rsid w:val="00A55410"/>
     <w:rsid w:val="00A613F5"/>
     <w:rsid w:val="00A62FA6"/>
     <w:rsid w:val="00A65604"/>
     <w:rsid w:val="00A74048"/>
     <w:rsid w:val="00AA7412"/>
     <w:rsid w:val="00AB6EA4"/>
     <w:rsid w:val="00AD71DF"/>
     <w:rsid w:val="00AE2B36"/>
     <w:rsid w:val="00B025CB"/>
     <w:rsid w:val="00B04180"/>
     <w:rsid w:val="00B045BC"/>
     <w:rsid w:val="00B04930"/>
     <w:rsid w:val="00B321A2"/>
     <w:rsid w:val="00B36B1E"/>
     <w:rsid w:val="00B427AF"/>
     <w:rsid w:val="00B475B0"/>
     <w:rsid w:val="00B72C43"/>
     <w:rsid w:val="00B77E75"/>
     <w:rsid w:val="00B847A8"/>
     <w:rsid w:val="00B85487"/>
     <w:rsid w:val="00BB1F79"/>
     <w:rsid w:val="00BC305E"/>
     <w:rsid w:val="00BC6CED"/>
     <w:rsid w:val="00BD4BE2"/>
     <w:rsid w:val="00BD61D2"/>
     <w:rsid w:val="00BF42CC"/>
     <w:rsid w:val="00BF7D93"/>
     <w:rsid w:val="00C00627"/>
     <w:rsid w:val="00C045B0"/>
     <w:rsid w:val="00C1313F"/>
     <w:rsid w:val="00C2471C"/>
     <w:rsid w:val="00C34724"/>
     <w:rsid w:val="00C53CEA"/>
     <w:rsid w:val="00C62110"/>
     <w:rsid w:val="00C6358C"/>
     <w:rsid w:val="00C65168"/>
     <w:rsid w:val="00C67B93"/>
     <w:rsid w:val="00C82982"/>
     <w:rsid w:val="00C87DD4"/>
     <w:rsid w:val="00C95FC6"/>
     <w:rsid w:val="00C97E9F"/>
     <w:rsid w:val="00CA0BF6"/>
     <w:rsid w:val="00CA545D"/>
     <w:rsid w:val="00CA6072"/>
     <w:rsid w:val="00CA6B31"/>
     <w:rsid w:val="00CB2B46"/>
+    <w:rsid w:val="00CB4805"/>
     <w:rsid w:val="00CB5241"/>
     <w:rsid w:val="00CD637A"/>
     <w:rsid w:val="00CE0BDF"/>
+    <w:rsid w:val="00D01B14"/>
     <w:rsid w:val="00D04A5D"/>
     <w:rsid w:val="00D106EF"/>
     <w:rsid w:val="00D222E6"/>
     <w:rsid w:val="00D241B3"/>
     <w:rsid w:val="00D3298C"/>
     <w:rsid w:val="00D34A0D"/>
     <w:rsid w:val="00D379F3"/>
     <w:rsid w:val="00D4231A"/>
     <w:rsid w:val="00D430D1"/>
     <w:rsid w:val="00D4315D"/>
     <w:rsid w:val="00D4384B"/>
     <w:rsid w:val="00D45045"/>
     <w:rsid w:val="00D540BE"/>
     <w:rsid w:val="00D72883"/>
     <w:rsid w:val="00D87B19"/>
     <w:rsid w:val="00D90052"/>
+    <w:rsid w:val="00DB632A"/>
     <w:rsid w:val="00DC0F5D"/>
     <w:rsid w:val="00DC18F7"/>
     <w:rsid w:val="00DC3B12"/>
     <w:rsid w:val="00DD599B"/>
     <w:rsid w:val="00DD71B1"/>
     <w:rsid w:val="00DD7418"/>
     <w:rsid w:val="00DE2443"/>
     <w:rsid w:val="00DF6AEA"/>
     <w:rsid w:val="00E01A26"/>
     <w:rsid w:val="00E029B1"/>
     <w:rsid w:val="00E1213D"/>
     <w:rsid w:val="00E125D9"/>
     <w:rsid w:val="00E31572"/>
     <w:rsid w:val="00E352A7"/>
     <w:rsid w:val="00E40E8E"/>
     <w:rsid w:val="00E42F0E"/>
     <w:rsid w:val="00E44D34"/>
     <w:rsid w:val="00E53EBD"/>
     <w:rsid w:val="00E562A5"/>
     <w:rsid w:val="00E607C3"/>
     <w:rsid w:val="00E66180"/>
     <w:rsid w:val="00E9094A"/>
     <w:rsid w:val="00E9182B"/>
     <w:rsid w:val="00ED5E37"/>
     <w:rsid w:val="00EF0147"/>
     <w:rsid w:val="00EF0D71"/>
     <w:rsid w:val="00EF5A4F"/>
     <w:rsid w:val="00F04216"/>
     <w:rsid w:val="00F3696F"/>
+    <w:rsid w:val="00F43EE7"/>
     <w:rsid w:val="00F44E4E"/>
     <w:rsid w:val="00F50AF9"/>
+    <w:rsid w:val="00F5234B"/>
     <w:rsid w:val="00F612AB"/>
     <w:rsid w:val="00F62A38"/>
     <w:rsid w:val="00F7125B"/>
     <w:rsid w:val="00F82612"/>
     <w:rsid w:val="00F85B1B"/>
     <w:rsid w:val="00F8676E"/>
+    <w:rsid w:val="00F86AB6"/>
     <w:rsid w:val="00F878BB"/>
     <w:rsid w:val="00F94C39"/>
     <w:rsid w:val="00F94C92"/>
     <w:rsid w:val="00FC0162"/>
     <w:rsid w:val="00FC17F9"/>
     <w:rsid w:val="00FE3E31"/>
     <w:rsid w:val="00FF00F3"/>
     <w:rsid w:val="00FF77B7"/>
+    <w:rsid w:val="24FD7A2A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults fillcolor="#FFFFFF" fill="t" stroke="t">
+      <v:fill on="t" focussize="0,0"/>
+      <v:stroke color="#000000"/>
+    </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...2 lines deleted...]
-  <w15:docId w15:val="{361E210E-F52F-4B86-BF7A-0756C7064E88}"/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
+    <w:lsdException w:uiPriority="99" w:name="index 1"/>
+    <w:lsdException w:uiPriority="99" w:name="index 2"/>
+    <w:lsdException w:uiPriority="99" w:name="index 3"/>
+    <w:lsdException w:uiPriority="99" w:name="index 4"/>
+    <w:lsdException w:uiPriority="99" w:name="index 5"/>
+    <w:lsdException w:uiPriority="99" w:name="index 6"/>
+    <w:lsdException w:uiPriority="99" w:name="index 7"/>
+    <w:lsdException w:uiPriority="99" w:name="index 8"/>
+    <w:lsdException w:uiPriority="99" w:name="index 9"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 1"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 2"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 3"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 4"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 5"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 6"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 7"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 8"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 9"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote text"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="annotation text"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="header"/>
+    <w:lsdException w:uiPriority="99" w:semiHidden="0" w:name="footer"/>
+    <w:lsdException w:uiPriority="99" w:name="index heading"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="35" w:name="caption"/>
+    <w:lsdException w:uiPriority="99" w:name="table of figures"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope address"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope return"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote reference"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="annotation reference"/>
+    <w:lsdException w:uiPriority="99" w:name="line number"/>
+    <w:lsdException w:uiPriority="99" w:name="page number"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
+    <w:lsdException w:uiPriority="99" w:name="macro"/>
+    <w:lsdException w:uiPriority="99" w:name="toa heading"/>
+    <w:lsdException w:uiPriority="99" w:name="List"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number"/>
+    <w:lsdException w:uiPriority="99" w:name="List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
+    <w:lsdException w:uiPriority="99" w:name="Closing"/>
+    <w:lsdException w:uiPriority="99" w:name="Signature"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="1" w:name="Default Paragraph Font"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Message Header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
+    <w:lsdException w:uiPriority="99" w:name="Salutation"/>
+    <w:lsdException w:uiPriority="99" w:name="Date"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Block Text"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="Hyperlink"/>
+    <w:lsdException w:uiPriority="99" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
+    <w:lsdException w:uiPriority="99" w:name="Document Map"/>
+    <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
+    <w:lsdException w:uiPriority="99" w:name="E-mail Signature"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="Normal (Web)"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Acronym"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Address"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Cite"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Code"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Definition"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Keyboard"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="HTML Preformatted"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Sample"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Typewriter"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Variable"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="Normal Table"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation subject"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="Balloon Text"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="59" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="1" w:semiHidden="0" w:name="No Spacing"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="34" w:semiHidden="0" w:name="List Paragraph"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="2">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="3">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="23"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...2 lines deleted...]
-    <w:rsid w:val="00280CF0"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...3 lines deleted...]
-    <w:rsid w:val="00CA6072"/>
+  <w:style w:type="character" w:styleId="5">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="28"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...4 lines deleted...]
-    <w:rsid w:val="00CA6072"/>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="25"/>
+    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00CA6072"/>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="24"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="19"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...12 lines deleted...]
-    <w:rsid w:val="00CA6072"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
-[...2 lines deleted...]
-    <w:link w:val="HTMLPreformatted"/>
+  <w:style w:type="character" w:styleId="10">
+    <w:name w:val="Hyperlink"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CA6072"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="11">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA6072"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...3 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="character" w:styleId="12">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00CA0BF6"/>
-[...105 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
-    <w:qFormat/>
-    <w:rsid w:val="00864456"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="13">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="3"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="rynqvb">
-[...4 lines deleted...]
-  <w:style w:type="table" w:styleId="LightShading-Accent5">
+  <w:style w:type="table" w:styleId="14">
     <w:name w:val="Light Shading Accent 5"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="3"/>
+    <w:qFormat/>
     <w:uiPriority w:val="60"/>
-    <w:rsid w:val="008D1BC9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+      <w:color w:val="31859C" w:themeColor="accent5" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblStyleRowBandSize w:val="1"/>
-      <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF0" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF0" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...41 lines deleted...]
-  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+  <w:style w:type="table" w:styleId="15">
     <w:name w:val="Medium Shading 1 Accent 5"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="3"/>
     <w:uiPriority w:val="63"/>
-    <w:rsid w:val="005B121C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblStyleRowBandSize w:val="1"/>
-      <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:schemeClr w14:val="bg1"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF0" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF0" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16">
+    <w:name w:val="Default"/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="17">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="18"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="18">
+    <w:name w:val="No Spacing Char"/>
+    <w:link w:val="17"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:uiPriority w:val="1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="19">
+    <w:name w:val="HTML Preformatted Char"/>
+    <w:basedOn w:val="2"/>
+    <w:link w:val="9"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="20">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="26"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="34"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
+    <w:name w:val="Style 1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="st1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="23">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="2"/>
+    <w:link w:val="4"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="24">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="2"/>
+    <w:link w:val="8"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="25">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="2"/>
+    <w:link w:val="7"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="26">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="2"/>
+    <w:link w:val="20"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:uiPriority w:val="34"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="27">
+    <w:name w:val="rynqvb"/>
+    <w:basedOn w:val="2"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="28">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="2"/>
+    <w:link w:val="6"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.noaa.gov/data/gridded/data.ncep.rea%20nalysis.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drasmaa.ghalib@coadec.uobaghdad.edu.iq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admics.uomustansiriyah.edu.iq/index.php/admeco/user/register" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admics.uomustansiriyah.edu.iq/index.php/admeco/user/register" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admics.uomustansiriyah.edu.iq/index.php/admeco/user/register" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admics.uomustansiriyah.edu.iq/index.php/admeco/user/register" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Workbook1.xlsx"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
-  <c:lang val="en-US"/>
+  <c:lang val="zh-CN"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
-          <a:bodyPr/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr/>
+              <a:defRPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
               </a:rPr>
               <a:t>S-N</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="2.1224032161112499E-2"/>
-          <c:y val="2.9379835373981398E-2"/>
+          <c:x val="0.0212240321611125"/>
+          <c:y val="0.0293798353739814"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.20440573988890265"/>
-[...2 lines deleted...]
-          <c:h val="0.57758644043840068"/>
+          <c:x val="0.204405739888903"/>
+          <c:y val="0.232859636000997"/>
+          <c:w val="0.631977584420789"/>
+          <c:h val="0.577586440438401"/>
         </c:manualLayout>
       </c:layout>
       <c:scatterChart>
         <c:scatterStyle val="smoothMarker"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
-            <c:v>dry fatigue</c:v>
+            <c:strRef>
+              <c:f>dry fatigue</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>dry fatigue</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
           </c:tx>
+          <c:dLbls>
+            <c:delete val="1"/>
+          </c:dLbls>
           <c:trendline>
             <c:spPr>
-              <a:ln>
+              <a:ln w="9525" cap="rnd" cmpd="sng" algn="ctr">
                 <a:noFill/>
+                <a:prstDash val="solid"/>
+                <a:round/>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="power"/>
             <c:dispRSqr val="1"/>
             <c:dispEq val="1"/>
             <c:trendlineLbl>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="0.30473037784191431"/>
-                  <c:y val="-0.50577094093604791"/>
+                  <c:x val="0.304730377841914"/>
+                  <c:y val="-0.505770940936048"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
-                  <a:bodyPr/>
+                  <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
-                      <a:defRPr/>
+                      <a:defRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:defRPr>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
                         <a:effectLst/>
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>σ</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" sz="1000" b="1" i="1" u="none" strike="noStrike" baseline="-25000">
                         <a:effectLst/>
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>f</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="0">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t> = 3232.6N </a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="-25000">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>F</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="30000">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>-0.198</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="0">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>
 R² = 0.9569</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US">
-                      <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                      <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                      <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                     </a:endParaRPr>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </c:spPr>
+              <c:txPr>
+                <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:latin typeface="+mn-lt"/>
+                      <a:ea typeface="+mn-ea"/>
+                      <a:cs typeface="+mn-cs"/>
+                    </a:defRPr>
+                  </a:pPr>
+                </a:p>
+              </c:txPr>
             </c:trendlineLbl>
           </c:trendline>
           <c:xVal>
             <c:numRef>
               <c:f>Sheet1!$H$3:$H$6</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>4833</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>33766</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>113700</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>487466</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:xVal>
           <c:yVal>
             <c:numRef>
               <c:f>Sheet1!$B$3:$B$6</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>564</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>451</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>338</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>226</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:yVal>
           <c:smooth val="1"/>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
-            <c:v>UIT</c:v>
+            <c:strRef>
+              <c:f>UIT</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>UIT</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
           </c:tx>
+          <c:dLbls>
+            <c:delete val="1"/>
+          </c:dLbls>
           <c:trendline>
             <c:spPr>
-              <a:ln>
+              <a:ln w="9525" cap="rnd" cmpd="sng" algn="ctr">
                 <a:noFill/>
+                <a:prstDash val="solid"/>
+                <a:round/>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="power"/>
             <c:dispRSqr val="1"/>
             <c:dispEq val="1"/>
             <c:trendlineLbl>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="-0.25983015658505598"/>
-                  <c:y val="-0.50474148846577427"/>
+                  <c:x val="-0.259830156585056"/>
+                  <c:y val="-0.504741488465774"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
-                  <a:bodyPr/>
+                  <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
-                      <a:defRPr/>
+                      <a:defRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:defRPr>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
                         <a:effectLst/>
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>σ</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" sz="1000" b="1" i="1" u="none" strike="noStrike" baseline="-25000">
                         <a:effectLst/>
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>f</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="0">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t> = 4190N </a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="-25000">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>F</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="30000">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>-0.212</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="0">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>
 R² = 0.9583</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US">
-                      <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                      <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                      <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                     </a:endParaRPr>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </c:spPr>
+              <c:txPr>
+                <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:latin typeface="+mn-lt"/>
+                      <a:ea typeface="+mn-ea"/>
+                      <a:cs typeface="+mn-cs"/>
+                    </a:defRPr>
+                  </a:pPr>
+                </a:p>
+              </c:txPr>
             </c:trendlineLbl>
           </c:trendline>
           <c:xVal>
             <c:numRef>
               <c:f>Sheet1!$H$9:$H$12</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>9633</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>53933</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>196666</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>689000</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:xVal>
           <c:yVal>
             <c:numRef>
               <c:f>Sheet1!$B$9:$B$12</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>564</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>451</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>338</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>226</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:yVal>
           <c:smooth val="1"/>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
-            <c:v>SP</c:v>
+            <c:strRef>
+              <c:f>SP</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>SP</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
           </c:tx>
+          <c:dLbls>
+            <c:delete val="1"/>
+          </c:dLbls>
           <c:trendline>
             <c:spPr>
-              <a:ln>
+              <a:ln w="9525" cap="rnd" cmpd="sng" algn="ctr">
                 <a:noFill/>
+                <a:prstDash val="solid"/>
+                <a:round/>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="power"/>
             <c:dispRSqr val="1"/>
             <c:dispEq val="1"/>
             <c:trendlineLbl>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="-0.20183208352339824"/>
-                  <c:y val="-0.50449884863868455"/>
+                  <c:x val="-0.201832083523398"/>
+                  <c:y val="-0.504498848638685"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
-                  <a:bodyPr/>
+                  <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
-                      <a:defRPr/>
+                      <a:defRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:defRPr>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
                         <a:effectLst/>
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>σ</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" sz="1000" b="1" i="1" u="none" strike="noStrike" baseline="-25000">
                         <a:effectLst/>
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>f</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="0">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t> = 5003.5N </a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="-25000">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>F</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="30000">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>-0.22</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US" baseline="0">
-                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                       </a:rPr>
                       <a:t>
 R² = 0.9629</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US">
-                      <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                      <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                      <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                     </a:endParaRPr>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:solidFill>
                   <a:schemeClr val="accent3">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </c:spPr>
+              <c:txPr>
+                <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:latin typeface="+mn-lt"/>
+                      <a:ea typeface="+mn-ea"/>
+                      <a:cs typeface="+mn-cs"/>
+                    </a:defRPr>
+                  </a:pPr>
+                </a:p>
+              </c:txPr>
             </c:trendlineLbl>
           </c:trendline>
           <c:xVal>
             <c:numRef>
               <c:f>Sheet1!$H$15:$H$18</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>16266</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>70533</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>307600</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>936333</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:xVal>
           <c:yVal>
             <c:numRef>
               <c:f>Sheet1!$B$15:$B$18</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>564</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>451</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>338</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>226</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:yVal>
           <c:smooth val="1"/>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:axId val="261217664"/>
         <c:axId val="261244416"/>
       </c:scatterChart>
       <c:valAx>
         <c:axId val="261217664"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
-              <a:bodyPr/>
+              <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr>
-[...1 lines deleted...]
-                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  <a:defRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-US">
-                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                   </a:rPr>
                   <a:t>NF (Cycles to Failure</a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US" baseline="0">
-                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                   </a:rPr>
                   <a:t> )</a:t>
                 </a:r>
                 <a:endParaRPr lang="en-US">
-                  <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                  <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                  <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                 </a:endParaRPr>
               </a:p>
             </c:rich>
           </c:tx>
           <c:layout>
             <c:manualLayout>
               <c:xMode val="edge"/>
               <c:yMode val="edge"/>
-              <c:x val="0.42119484511282795"/>
-              <c:y val="0.9216177038783856"/>
+              <c:x val="0.421194845112828"/>
+              <c:y val="0.921617703878386"/>
             </c:manualLayout>
           </c:layout>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
-          <a:bodyPr/>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="261244416"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="midCat"/>
       </c:valAx>
       <c:valAx>
         <c:axId val="261244416"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines/>
         <c:minorGridlines>
           <c:spPr>
-            <a:ln>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:round/>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
         <c:title>
           <c:tx>
             <c:rich>
-              <a:bodyPr/>
+              <a:bodyPr rot="-5400000" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr/>
+                  <a:defRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
                     <a:effectLst/>
-                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                   </a:rPr>
                   <a:t>σ</a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US" sz="1000" b="1" i="1" u="none" strike="noStrike" baseline="-25000">
                     <a:effectLst/>
-                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                   </a:rPr>
                   <a:t>f    </a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US" sz="1000" b="1" i="1" u="none" strike="noStrike" baseline="0">
                     <a:effectLst/>
-                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                   </a:rPr>
                   <a:t> (</a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US">
-                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                   </a:rPr>
                   <a:t>APPLIED STRESS) Mpa </a:t>
                 </a:r>
+                <a:endParaRPr lang="en-US">
+                  <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                  <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                </a:endParaRPr>
               </a:p>
             </c:rich>
           </c:tx>
           <c:layout>
             <c:manualLayout>
               <c:xMode val="edge"/>
               <c:yMode val="edge"/>
-              <c:x val="8.0598672458850065E-2"/>
-              <c:y val="0.20614805348284343"/>
+              <c:x val="0.0805986724588501"/>
+              <c:y val="0.206148053482843"/>
             </c:manualLayout>
           </c:layout>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
-          <a:bodyPr/>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="261217664"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="midCat"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:legendEntry>
         <c:idx val="3"/>
         <c:delete val="1"/>
       </c:legendEntry>
       <c:legendEntry>
         <c:idx val="4"/>
         <c:delete val="1"/>
       </c:legendEntry>
       <c:legendEntry>
         <c:idx val="5"/>
         <c:delete val="1"/>
       </c:legendEntry>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.791716296697347"/>
-          <c:y val="2.8315832248717629E-2"/>
-[...1 lines deleted...]
-          <c:h val="0.21886073141380888"/>
+          <c:y val="0.0283158322487176"/>
+          <c:w val="0.197455332972388"/>
+          <c:h val="0.218860731413809"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
-        <a:bodyPr/>
+        <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
-            <a:defRPr>
-[...1 lines deleted...]
-              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            <a:defRPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext uri="{0b15fc19-7d7d-44ad-8c2d-2c3a37ce22c3}">
+        <chartProps xmlns="https://web.wps.cn/et/2018/main" chartId="{3e30f446-40a5-4264-884e-646c5e86b771}"/>
+      </c:ext>
+    </c:extLst>
   </c:chart>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
-        <a:defRPr b="1"/>
+        <a:defRPr lang="en-US" b="1"/>
       </a:pPr>
-      <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId1">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -17989,91 +15587,104 @@
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
+  <customSectProps>
+    <customSectPr/>
+  </customSectProps>
+  <customShpExts>
+    <customShpInfo spid="_x0000_s1026" textRotate="1"/>
+  </customShpExts>
+</s:customData>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7BB7468-886F-48B4-9C80-1EC42CAA151C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F8033DC-3246-43BC-88C7-B3EB6BD527B1}">
+  <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
+  <Company>SACC</Company>
+  <Pages>6</Pages>
+  <Words>2192</Words>
+  <Characters>11485</Characters>
+  <Lines>101</Lines>
+  <Paragraphs>28</Paragraphs>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <ScaleCrop>false</ScaleCrop>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>13632</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.28032_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>99</Lines>
-[...22 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Maher</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
+    <vt:lpwstr>1033-12.1.0.28032</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
+    <vt:lpwstr>83980961BD0C4E79AB3AF41472C00ADC_13</vt:lpwstr>
+  </property>
+</Properties>
+</file>